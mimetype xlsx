--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,68 @@
     <t>24/08/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) under Champali W/S Scheme and Nurpur W/S SchemeDistrict of 24 Pgs. (N) NIET No.- 32 of EE/EMD of 2022-23 (Sl. No.- 04)</t>
   </si>
   <si>
     <t>ORD/001673/2022-2023</t>
   </si>
   <si>
     <t>1004/EMD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Formal work order for construction of 300 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Nurpur water supply scheme, Minakhan Block of Hasnabad Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001251/2023-2024</t>
+  </si>
+  <si>
+    <t>4181/BD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -953,87 +971,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>122.36</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>408.29</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>