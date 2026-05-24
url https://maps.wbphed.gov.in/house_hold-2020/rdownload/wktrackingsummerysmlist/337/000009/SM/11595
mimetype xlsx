--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,75 +89,57 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Nurpur to accommodate FHTC.</t>
   </si>
   <si>
     <t>SM/11595</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Pump House No.- 1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Noorpur w/s scheme, Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+    <t>Formal Work order for Laying of UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Nurpur water supply scheme, Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...16 lines deleted...]
-    <t>Formal Work order for Laying of UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Nurpur water supply scheme, Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000516/2022-2023</t>
   </si>
   <si>
     <t>2398/BD</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>15/11/2022</t>
   </si>
   <si>
     <t>M/S NIRMAN CONSTRUCTION.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2022-2023</t>
   </si>
   <si>
     <t>2475/BD</t>
   </si>
@@ -615,73 +597,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -775,344 +757,283 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>44.41</v>
+        <v>183.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>179.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.63</v>
       </c>
       <c r="S3" s="4">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>183.61</v>
+        <v>4.91</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.91</v>
+        <v>53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>27.11</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>53</v>
+        <v>122.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>55.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.48</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...18 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>363.89</v>
+      </c>
+      <c r="P7" s="8">
+        <v>249.28</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>68.51</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>