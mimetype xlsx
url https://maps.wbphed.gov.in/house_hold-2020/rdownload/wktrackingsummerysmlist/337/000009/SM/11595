--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,80 @@
     <t>09/03/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Formal work order for construction of 300 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Nurpur water supply scheme, Minakhan Block of Hasnabad Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001251/2023-2024</t>
   </si>
   <si>
     <t>4181/BD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Restoration of Road to be damaged for laying of pipe line as proposed by Barasat Division, PHED along Bhebia Bazar to Sirishtala Road via Dakshin Bhebia from Chainage 0.00 kmp to 2.25 km under Barasat Highway Divn-I PWRD (Nurpur W/S scheme).</t>
+  </si>
+  <si>
+    <t>BILL/00241/2025-2026</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Pump House No.- 1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Noorpur w/s scheme, Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000370/2022-2023</t>
+  </si>
+  <si>
+    <t>2438/BD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBE WELL DRILLERS.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,73 +627,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -953,87 +983,203 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>122.36</v>
       </c>
       <c r="Q6" s="4">
         <v>55.65</v>
       </c>
       <c r="R6" s="4">
         <v>45.48</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>29.72</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>44.41</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>22.14</v>
+      </c>
+      <c r="R8" s="4">
+        <v>49.86</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>438.02</v>
+      </c>
+      <c r="P9" s="8">
+        <v>271.42</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>61.97</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>