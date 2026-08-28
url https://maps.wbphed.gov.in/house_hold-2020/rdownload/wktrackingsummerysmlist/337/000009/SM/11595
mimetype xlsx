--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,59 +89,77 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Nurpur to accommodate FHTC.</t>
   </si>
   <si>
     <t>SM/11595</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Pump House No.- 1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Noorpur w/s scheme, Minakhan block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000370/2022-2023</t>
+  </si>
+  <si>
+    <t>2438/BD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBE WELL DRILLERS.</t>
+  </si>
+  <si>
     <t>Formal Work order for Laying of UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Nurpur water supply scheme, Minakhan Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000516/2022-2023</t>
   </si>
   <si>
     <t>2398/BD</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>15/11/2022</t>
   </si>
   <si>
     <t>M/S NIRMAN CONSTRUCTION.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2022-2023</t>
   </si>
   <si>
     <t>2475/BD</t>
   </si>
   <si>
     <t>24/08/2022</t>
@@ -177,68 +195,50 @@
     <t>ORD/001251/2023-2024</t>
   </si>
   <si>
     <t>4181/BD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Restoration of Road to be damaged for laying of pipe line as proposed by Barasat Division, PHED along Bhebia Bazar to Sirishtala Road via Dakshin Bhebia from Chainage 0.00 kmp to 2.25 km under Barasat Highway Divn-I PWRD (Nurpur W/S scheme).</t>
   </si>
   <si>
     <t>BILL/00241/2025-2026</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
-  </si>
-[...16 lines deleted...]
-    <t>AUXILIARY TUBE WELL DRILLERS.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -787,355 +787,355 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>183.61</v>
+        <v>44.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>179.26</v>
+        <v>22.14</v>
       </c>
       <c r="R3" s="4">
-        <v>97.63</v>
+        <v>49.86</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.91</v>
+        <v>183.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>179.26</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.63</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>53</v>
+        <v>4.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.37</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>27.11</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>122.36</v>
+        <v>53</v>
       </c>
       <c r="Q6" s="4">
-        <v>55.65</v>
+        <v>14.37</v>
       </c>
       <c r="R6" s="4">
-        <v>45.48</v>
+        <v>27.11</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4"/>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>29.72</v>
+        <v>122.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>55.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>45.48</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>44.41</v>
+        <v>29.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>22.14</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>49.86</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>438.02</v>