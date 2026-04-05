--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,117 +227,141 @@
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at 1st Tube Well &amp; 2nd Tube Well site and Construction of Approach Road at 1st Tube Well &amp; 2nd Tube Well site under Augmentation of Chhaygharia (Zone-III) Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001745/2023-2024</t>
   </si>
   <si>
     <t>561/BD</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>ROY ENGINEERS.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Chhaygharia (Zone-III) W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part-A).</t>
-[...11 lines deleted...]
-    <t>02/05/2025</t>
+    <t>Installation of CCTV Camera Connection at Pump house no 1 &amp; 2 for Chhaygharia (Zone-III) w/s scheme, Bongaon Block under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2025-2026</t>
+  </si>
+  <si>
+    <t>539/Bon</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>ELDORADO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Restoration of damaged pipe line due to Construction of Pucca Drain by laying of UPVC pipe at different places under Chhaigharia Gram Panchayet, Bongaon Block of Chhaigharia (Zone - III) W/S Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2025-2026</t>
+  </si>
+  <si>
+    <t>2053/BD</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
   </si>
   <si>
     <t>VAI ENTERPRISE.</t>
   </si>
   <si>
-    <t>Installation of CCTV Camera Connection at Pump house no 1 &amp; 2 for Chhaygharia (Zone-III) w/s scheme, Bongaon Block under Bongaon Sub-Division, PHE Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Acceptance cum work order Providing Functional Household Tap Connection (FHTC) to the uncovered household at Jayantipur mouza including laying of UPVC pipe and allied works under Augmentation work at Chhaigharia (Zone-III) W/S Scheme under Chhaigharia G.P., Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>1649/BD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>SUJAN KUMAR MISTRY</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipe line at different damaged portions under Augmentation work at Chhaygharia (Zone-III) W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000883/2024-2025</t>
+  </si>
+  <si>
+    <t>1384/Bon</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I , II Zone-III under Chhaygharia ground water based water supply scheme under Block_ Bongaon Dist. - North 24PGS under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002818/2023-2024</t>
+  </si>
+  <si>
+    <t>806/EMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>INDIA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,62 +750,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1342,130 +1366,128 @@
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>12.02</v>
+        <v>0.55</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.55</v>
+        <v>23.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
@@ -1477,166 +1499,229 @@
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>23.12</v>
+        <v>25.23</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>25.23</v>
+        <v>4.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P15" s="4">
+        <v>25.79</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>575.75</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>