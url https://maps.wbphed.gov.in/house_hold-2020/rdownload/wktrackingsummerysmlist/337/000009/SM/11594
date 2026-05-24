--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,65 @@
     <t>20/02/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I , II Zone-III under Chhaygharia ground water based water supply scheme under Block_ Bongaon Dist. - North 24PGS under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002818/2023-2024</t>
   </si>
   <si>
     <t>806/EMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Chhaygharia (Zone-III) W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part-A).</t>
+  </si>
+  <si>
+    <t>ORD/000849/2024-2025</t>
+  </si>
+  <si>
+    <t>3385/BD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -913,54 +928,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.09</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -974,54 +989,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1149,54 +1164,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>296.33</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>296.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1210,54 +1225,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>15.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>63.73</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1330,54 +1345,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>10.23</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.4</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1426,51 +1441,53 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>23.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
@@ -1566,54 +1583,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>4.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1627,101 +1644,162 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>25.79</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>14.56</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>56.46</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P16" s="4">
+        <v>12.02</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>587.77</v>
+      </c>
+      <c r="P17" s="8">
+        <v>337.88</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>57.49</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>