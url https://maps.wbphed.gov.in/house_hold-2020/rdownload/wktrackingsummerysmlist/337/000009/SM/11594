--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -333,50 +333,65 @@
     <t>806/EMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Chhaygharia (Zone-III) W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part-A).</t>
   </si>
   <si>
     <t>ORD/000849/2024-2025</t>
   </si>
   <si>
     <t>3385/BD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Quotation for New service connection at P.H.No- OHR ,Zone - III of Chhaygharia water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/02467/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-211</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,73 +780,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1719,87 +1734,144 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P16" s="4">
         <v>12.02</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.04</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>592.8</v>
+      </c>
+      <c r="P18" s="8">
+        <v>337.88</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>57</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>