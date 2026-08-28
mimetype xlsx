--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,270 +113,270 @@
   <si>
     <t>Repairing &amp; Renovation 2(Two) nos of Pump House and allied works of Chhaygharia (Zone-III) water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002927/2021-2022</t>
   </si>
   <si>
     <t>535/Bon</t>
   </si>
   <si>
     <t>03/11/2021</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>VAI ENTERPIRSE.</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Chhayagharia (Zone-III) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000784/2022-2023</t>
+  </si>
+  <si>
+    <t>3491/BD</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>M/S PROGATI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Chhaygharia (Zone-III) Water Supply Scheme in Bongaon Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002787/2021-2022</t>
   </si>
   <si>
     <t>125/BON</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2022-2023</t>
   </si>
   <si>
     <t>3653/BD</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000110/2022-2023</t>
   </si>
   <si>
     <t>3695/BD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Chhayagharia (Zone-III) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer at Chhaighoria (Zone-III) water supply scheme (2nd T/W Site) under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000096/2023-2024</t>
   </si>
   <si>
     <t>1546/BD</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>NEW MA TARA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall, Approach Road, Earth Filling and Construction of 3.60 mtr. X 3.00 mtr. size Guard Room with sanitary and water supply arrangement incl. plinth protection at OHR site of Chhaygharia (Zone-III) Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000349/2024-2025</t>
   </si>
   <si>
     <t>2419/BD</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
-    <t>22/10/2024</t>
+    <t>19/06/2025</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at 1st Tube Well &amp; 2nd Tube Well site and Construction of Approach Road at 1st Tube Well &amp; 2nd Tube Well site under Augmentation of Chhaygharia (Zone-III) Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001745/2023-2024</t>
   </si>
   <si>
     <t>561/BD</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>07/04/2024</t>
   </si>
   <si>
     <t>ROY ENGINEERS.</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I , II Zone-III under Chhaygharia ground water based water supply scheme under Block_ Bongaon Dist. - North 24PGS under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002818/2023-2024</t>
+  </si>
+  <si>
+    <t>806/EMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>INDIA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipe line at different damaged portions under Augmentation work at Chhaygharia (Zone-III) W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000883/2024-2025</t>
+  </si>
+  <si>
+    <t>1384/Bon</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Chhaygharia (Zone-III) W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (Part-A).</t>
+  </si>
+  <si>
+    <t>ORD/000849/2024-2025</t>
+  </si>
+  <si>
+    <t>3385/BD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Installation of CCTV Camera Connection at Pump house no 1 &amp; 2 for Chhaygharia (Zone-III) w/s scheme, Bongaon Block under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>539/Bon</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>ELDORADO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Restoration of damaged pipe line due to Construction of Pucca Drain by laying of UPVC pipe at different places under Chhaigharia Gram Panchayet, Bongaon Block of Chhaigharia (Zone - III) W/S Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>2053/BD</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
-    <t>18/09/2025</t>
-[...2 lines deleted...]
-    <t>VAI ENTERPRISE.</t>
+    <t>17/03/2026</t>
   </si>
   <si>
     <t>Acceptance cum work order Providing Functional Household Tap Connection (FHTC) to the uncovered household at Jayantipur mouza including laying of UPVC pipe and allied works under Augmentation work at Chhaigharia (Zone-III) W/S Scheme under Chhaigharia G.P., Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>1649/BD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>SUJAN KUMAR MISTRY</t>
-  </si>
-[...52 lines deleted...]
-    <t>02/05/2025</t>
   </si>
   <si>
     <t>Quotation for New service connection at P.H.No- OHR ,Zone - III of Chhaygharia water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/02467/2024-2025</t>
   </si>
   <si>
     <t>BP-211</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1001,235 +1001,235 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.42</v>
+        <v>296.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.4</v>
+        <v>296.19</v>
       </c>
       <c r="R4" s="4">
-        <v>99.44</v>
+        <v>99.95</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>15.03</v>
+        <v>3.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>110.28</v>
+        <v>15.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>296.33</v>
+        <v>110.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>296.19</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.95</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1279,51 +1279,53 @@
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>42.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
@@ -1382,411 +1384,411 @@
         <v>10.23</v>
       </c>
       <c r="Q10" s="4">
         <v>9.86</v>
       </c>
       <c r="R10" s="4">
         <v>96.4</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.55</v>
+        <v>25.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>14.56</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>56.46</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>23.12</v>
+        <v>4.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>25.23</v>
+        <v>12.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>4.96</v>
+        <v>0.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.31</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>26.47</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>25.79</v>
+        <v>23.12</v>
       </c>
       <c r="Q15" s="4">
-        <v>14.56</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>56.46</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>12.02</v>
+        <v>25.23</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N17" s="4" t="s">