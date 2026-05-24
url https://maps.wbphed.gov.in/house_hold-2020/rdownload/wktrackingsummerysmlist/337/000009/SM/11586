--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,74 +153,50 @@
     <t>25/12/2024</t>
   </si>
   <si>
     <t>NEW MA TARA ENTERPRISE.</t>
   </si>
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipeline and Providing FHTC (Functional Household Tap Connection ) for augmentation of Champapukuria water supply scheme in Basirhat-II block of North 24 Parganas Distruct under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000776/2022-2023</t>
   </si>
   <si>
     <t>3473/BD</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>UTPAL CONSTRUCTION &amp; CO.</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum work order for special repair and renovation of existing structures like Pump House, boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Champapukur, Chandipur, Dakhin Debipur, Dhopaberia, Srinagar and Sangrampur Water Supply Scheme of different block under Basirhat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000286/2025-2026</t>
   </si>
   <si>
     <t>2424/BD</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -627,73 +603,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -963,221 +939,160 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>211.02</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>210.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S6" s="4">
         <v>92</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>82.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>324.05</v>
+      </c>
+      <c r="P8" s="8">
+        <v>210.11</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>64.84</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>