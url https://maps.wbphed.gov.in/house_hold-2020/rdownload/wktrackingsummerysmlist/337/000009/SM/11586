--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,74 @@
     <t>01/12/2022</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>UTPAL CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for special repair and renovation of existing structures like Pump House, boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Champapukur, Chandipur, Dakhin Debipur, Dhopaberia, Srinagar and Sangrampur Water Supply Scheme of different block under Basirhat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000286/2025-2026</t>
   </si>
   <si>
     <t>2424/BD</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,73 +627,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1012,87 +1036,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>82.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>11</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>21663.82</v>
+      </c>
+      <c r="P9" s="8">
+        <v>210.11</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.97</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>