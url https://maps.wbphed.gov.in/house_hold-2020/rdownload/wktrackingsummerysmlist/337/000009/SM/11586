--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,156 +89,156 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Champapukuria to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11586</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipeline and Providing FHTC (Functional Household Tap Connection ) for augmentation of Champapukuria water supply scheme in Basirhat-II block of North 24 Parganas Distruct under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000776/2022-2023</t>
+  </si>
+  <si>
+    <t>3473/BD</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>UTPAL CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2022-2023</t>
   </si>
   <si>
     <t>2308/BD</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>RTOR000159/2023-2024</t>
   </si>
   <si>
     <t>4418/BD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at Pump House 1 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Champapukuria Water Supply Scheme in Basirhat - II Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000772/2024-2025</t>
   </si>
   <si>
     <t>3261/BD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>NEW MA TARA ENTERPRISE.</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipeline and Providing FHTC (Functional Household Tap Connection ) for augmentation of Champapukuria water supply scheme in Basirhat-II block of North 24 Parganas Distruct under Barasat Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum work order for special repair and renovation of existing structures like Pump House, boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Champapukur, Chandipur, Dakhin Debipur, Dhopaberia, Srinagar and Sangrampur Water Supply Scheme of different block under Basirhat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000286/2025-2026</t>
   </si>
   <si>
     <t>2424/BD</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
-    <t>11/12/2025</t>
+    <t>07/10/2026</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,375 +765,377 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.43</v>
+        <v>211.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>210.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>6.16</v>
+        <v>2.43</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>21.59</v>
+        <v>21339.76</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>211.02</v>
+        <v>6.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>210.11</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.57</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>82.86</v>
+        <v>21.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>82.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>21663.82</v>