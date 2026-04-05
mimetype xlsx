--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -835,54 +835,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>438.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>438.38</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -953,54 +953,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.99</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1014,54 +1014,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>0.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.27</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>30.56</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1410,54 +1410,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>21856.79</v>
       </c>
       <c r="P13" s="8">
-        <v>439.64</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>2.01</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>