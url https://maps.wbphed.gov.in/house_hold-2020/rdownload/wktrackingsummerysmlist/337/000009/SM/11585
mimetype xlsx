--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,74 +198,50 @@
     <t>ORD/000252/2024-2025</t>
   </si>
   <si>
     <t>1025/BHTSD</t>
   </si>
   <si>
     <t>Relaying of 75mm, 90mm, 110mm, 160mm dia UPVC pipe line which damaged due to strengthening and culvert construction in Gopalpur Haroa road by PWD (Roads) Department at Node no. 402 to 190 to 57 of Zafarpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000251/2024-2025</t>
   </si>
   <si>
     <t>1024/BHTSD</t>
   </si>
   <si>
     <t>Enhancement of GST for providing Functional Household Tap Connection (FHTC) in connection with JJM and Jal Swapna Programme within command area of Jafarpur WS Scheme</t>
   </si>
   <si>
     <t>BILL/00833/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-262</t>
   </si>
   <si>
     <t>12/09/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at Pump House 1 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Jafarpur Water Supply Scheme in Basirhat - II Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000770/2024-2025</t>
   </si>
   <si>
     <t>3256/BD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -672,73 +648,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -835,54 +811,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>438.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>438.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S3" s="4">
         <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -953,54 +929,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1014,54 +990,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>0.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>30.56</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1276,201 +1252,140 @@
         <v>23.64</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>21.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>517.03</v>
+      </c>
+      <c r="P12" s="8">
+        <v>439.64</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>85.03</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>