--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,74 @@
     <t>BILL/00833/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-262</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at Pump House 1 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Jafarpur Water Supply Scheme in Basirhat - II Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000770/2024-2025</t>
   </si>
   <si>
     <t>3256/BD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1305,87 +1329,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>21.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>11</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>21856.79</v>
+      </c>
+      <c r="P13" s="8">
+        <v>439.64</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>2.01</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>