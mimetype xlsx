--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,177 +113,177 @@
   <si>
     <t>Formal work order for Laying of DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Jafarpur water supply scheme in Basirhat-II Block under Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000865/2022-2023</t>
   </si>
   <si>
     <t>3763/BD</t>
   </si>
   <si>
     <t>20/12/2022</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>H.I.ENTERPRISE.</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000171/2022-2023</t>
   </si>
   <si>
     <t>489/BD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 1 no. 300mm. x 200 mm. big dia 300 mtr deep Tube well by Direct Rotary Rig method at Pump House 1 using PVC pipe &amp; strainer having 300 mm Dia 42 mtr. long Housing Pipe and 200mm Dia 30 mtr. long filter for Augmentation of Jafarpur Water Supply Scheme in Basirhat - II Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000770/2024-2025</t>
+  </si>
+  <si>
+    <t>3256/BD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Repairing of damaged concrete road due to laying of Pipe Line in various place of zafarpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte. [SM/11585]</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>916/BHTSD</t>
+  </si>
+  <si>
+    <t>24/05/2024</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>RAKESH ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Relaying of 90mm, 110mm, 125mm, 160mm dia UPVC pipe line which damaged due to strengthening and culvert construction in Gopalpur Haroa road by PWD (Roads) Department at Node no. 429/465 &amp; 543 to 563 of Zafarpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000250/2024-2025</t>
   </si>
   <si>
     <t>1023/BHTSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
-    <t>RAKESH ENTERPRISE.</t>
-[...1 lines deleted...]
-  <si>
     <t>Relaying of 90mm, 110mm dia UPVC pipe line and repairing of FHTC connection which damaged due to construction of drain from local Panchayet at Node no. 103 to 137 of Zafarpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000249/2024-2025</t>
   </si>
   <si>
     <t>1022/BHTSD</t>
   </si>
   <si>
-    <t>Repairing of damaged concrete road due to laying of Pipe Line in various place of zafarpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte. [SM/11585]</t>
-[...13 lines deleted...]
-  <si>
     <t>Relaying of 160mm dia UPVC pipe line and repairing of FHTC connection which damaged due to strengthening and culvert construction in Gopalpur Haroa road by PWD (Roads) Department at Node no. 190 to 57 of Zafarpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000252/2024-2025</t>
   </si>
   <si>
     <t>1025/BHTSD</t>
   </si>
   <si>
     <t>Relaying of 75mm, 90mm, 110mm, 160mm dia UPVC pipe line which damaged due to strengthening and culvert construction in Gopalpur Haroa road by PWD (Roads) Department at Node no. 402 to 190 to 57 of Zafarpur pwss under Basirhat Sub-Division, under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000251/2024-2025</t>
   </si>
   <si>
     <t>1024/BHTSD</t>
   </si>
   <si>
     <t>Enhancement of GST for providing Functional Household Tap Connection (FHTC) in connection with JJM and Jal Swapna Programme within command area of Jafarpur WS Scheme</t>
   </si>
   <si>
     <t>BILL/00833/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-262</t>
   </si>
   <si>
     <t>12/09/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -857,576 +857,576 @@
         <v>438.55</v>
       </c>
       <c r="Q3" s="4">
         <v>438.38</v>
       </c>
       <c r="R3" s="4">
         <v>99.96</v>
       </c>
       <c r="S3" s="4">
         <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>28.3</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.99</v>
+        <v>28.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.99</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.89</v>
+        <v>21.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.27</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>30.56</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>0.96</v>
+        <v>0.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.99</v>
+        <v>0.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>30.56</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>23.64</v>
+        <v>0.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="P11" s="4">
-        <v>21.75</v>
+        <v>0.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>23.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>21856.79</v>