--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -778,54 +778,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.63</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.74</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -896,54 +896,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>140.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>53.21</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>37.86</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>46</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1052,54 +1052,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>215.33</v>
       </c>
       <c r="P8" s="8">
-        <v>55.84</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>25.93</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>