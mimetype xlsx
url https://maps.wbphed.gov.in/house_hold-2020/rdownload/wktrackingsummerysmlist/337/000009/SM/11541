--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Gachharati to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11541</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Laying of UPVC distribution pipeline and Providing FHTC (Functional Household Tap Connection ) for augmentation of Gachharati water supply scheme in Basirhat-I block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000670/2022-2023</t>
+  </si>
+  <si>
+    <t>2934/BD</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>25/12/2022</t>
+  </si>
+  <si>
+    <t>SANJOY BAKSHI</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for GACHHARATI Water Supply Scheme in Basirhat-I Block under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002783/2021-2022</t>
   </si>
   <si>
     <t>199/ BHTSD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000137/2022-2023</t>
   </si>
   <si>
     <t>3812/BD</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>SANJOY BAKSHI</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1nos. 300mm. x 200 mm. big dia 270 mtr deep Tube well by Direct Rotary Rig method at Pump House No.-1 using PVC pipe &amp; strainer having 300 mm Dia 36 mtr. long Housing Pipe and 200 mm Dia 30 mtr. long filter for Augmentation of Gachharati Water Supply Scheme in Basirhat - I Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001152/2022-2023</t>
   </si>
   <si>
     <t>675/BD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>DHELA BABA ENTERPRISE</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) under Sankarpur and P/H-II under Debhog W/S Scheme with Pump House No-I under Gachharhati W/S Scheme District of 24 Pgs. (N).</t>
   </si>
@@ -775,178 +775,178 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.69</v>
+        <v>140.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>53.21</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>37.86</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.33</v>
+        <v>2.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.74</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>140.52</v>
+        <v>0.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1052,54 +1052,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>215.33</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>55.84</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>25.93</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>