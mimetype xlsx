--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,68 @@
     <t>Enhancement of GST for providing Functional Household Tap Connection (FHTC) in connection with JJM and Jal Swapna Programme within command area of Ghatpatila Zone-I WS Scheme</t>
   </si>
   <si>
     <t>BILL/00832/2024-2025</t>
   </si>
   <si>
     <t>BP-02024-25-262</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe and Tube well connection under Augmentation work at Ghatpatila W/S Scheme (Zone - I), Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000078/2024-2025</t>
   </si>
   <si>
     <t>1770/BD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>Repairing of outdoor light &amp; allied work at P.H. no.l , Zone -I of Ghatpatila WS Scheme under EMSD-l, P.H.E. Dte. Dist.-24Pgs(N).</t>
+  </si>
+  <si>
+    <t>ORD/000013/2025-2026</t>
+  </si>
+  <si>
+    <t>450/EMSD-I</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>GHOSH AND GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -982,54 +1000,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>2.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.83</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1043,54 +1061,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>471.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>413.3</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.63</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1104,54 +1122,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>16.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.7</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1165,54 +1183,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>16.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.75</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.02</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1344,54 +1362,54 @@
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>6.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.43</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>50.09</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1523,101 +1541,162 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P14" s="4">
         <v>22.88</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>7.37</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>32.21</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.66</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>672.85</v>
+      </c>
+      <c r="P16" s="8">
+        <v>454.03</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>67.48</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>