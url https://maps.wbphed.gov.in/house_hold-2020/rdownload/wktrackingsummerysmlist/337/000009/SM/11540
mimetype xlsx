--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,62 @@
     <t>1770/BD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>Repairing of outdoor light &amp; allied work at P.H. no.l , Zone -I of Ghatpatila WS Scheme under EMSD-l, P.H.E. Dte. Dist.-24Pgs(N).</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>450/EMSD-I</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>GHOSH AND GHOSH</t>
+  </si>
+  <si>
+    <t>Quotation for 10 KWp Solar power plant at P.H.No- I , Zone - I of Ghatpatila ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/03029/2025-2026</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,73 +735,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1616,87 +1628,142 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>2.66</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>673</v>
+      </c>
+      <c r="P17" s="8">
+        <v>454.03</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>67.46</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>