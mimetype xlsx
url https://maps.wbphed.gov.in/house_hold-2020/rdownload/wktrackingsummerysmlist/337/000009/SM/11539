--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,86 @@
     <t>21/11/2023</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>KAMAL HALDER.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction and installation of MANIFOLD and allied works at OHR site under Augmentation work at Malidah W/S Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000042/2025-2026</t>
   </si>
   <si>
     <t>1541/BD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repair and renovation works of 250cum capacity 20mtr. staging height R.C.C. over Head Reservoir for Augmentation of Malidah Water Supply Scheme, Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000898/2024-2025</t>
+  </si>
+  <si>
+    <t>3404/BD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>PRABIR KUMAR MONDAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying and repair of UPVC pipe and allied works in connection with Augmentation work at Malidah W/S Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000861/2024-2025</t>
+  </si>
+  <si>
+    <t>3386/BD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1070,52 +1106,56 @@
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>65.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
@@ -1408,87 +1448,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>31.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>7.9</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>11.41</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>432.85</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>