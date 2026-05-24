--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,71 +153,50 @@
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2022-2023</t>
   </si>
   <si>
     <t>3686/BD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2022-2023</t>
   </si>
   <si>
     <t>3712/BD</t>
   </si>
   <si>
     <t>15/12/2022</t>
-  </si>
-[...19 lines deleted...]
-    <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Formal work order for laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Malidah Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000774/2022-2023</t>
   </si>
   <si>
     <t>3471/BD</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>R.K.MANDAL &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 2 (two) nos. 300 mm. x 200 mm. dia. Tube well 250 mtr deep Replacement Tube well by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Malidah Water Supply Scheme (H/W Site &amp; 2nd T/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001013/2023-2024</t>
   </si>
@@ -732,62 +711,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -895,54 +874,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.63</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -956,54 +935,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1092,565 +1071,504 @@
         <v>1.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>65.84</v>
+        <v>243.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>183.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.43</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>243.9</v>
+        <v>32.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>27.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.06</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>32.28</v>
+        <v>11.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.47</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>11.49</v>
+        <v>7.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.15</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>7.15</v>
+        <v>31.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>31.89</v>
+        <v>7.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>7.9</v>
+        <v>11.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>367.01</v>
+      </c>
+      <c r="P14" s="8">
+        <v>236.57</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>64.46</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>