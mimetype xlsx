--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,83 @@
     <t>04/12/2024</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>PRABIR KUMAR MONDAL.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying and repair of UPVC pipe and allied works in connection with Augmentation work at Malidah W/S Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000861/2024-2025</t>
   </si>
   <si>
     <t>3386/BD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Quotation for 10 KWp Solar power plant at P.H.No- I of Malidah ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/02087/2025-2026</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-I) under Ghatpatila W/S Scheme, Kola W/S Scheme (P/H-I &amp;II) &amp; Malidah W/S Scheme (P/H-I &amp; II) District of 24 Pgs. (N). NIET No. 24 of EE/EMD of 2022-23 (Sl. No.- 08)</t>
+  </si>
+  <si>
+    <t>ORD/002530/2023-2024</t>
+  </si>
+  <si>
+    <t>35EMD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,73 +744,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1488,87 +1521,203 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>11.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>65.84</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>20</v>
+      </c>
+      <c r="R15" s="4">
+        <v>30.38</v>
+      </c>
+      <c r="S15" s="4">
+        <v>80</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>433</v>
+      </c>
+      <c r="P16" s="8">
+        <v>256.57</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>59.25</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>