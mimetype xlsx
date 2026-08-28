--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -131,90 +131,111 @@
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>TAPAN GHOSH.</t>
   </si>
   <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Malidah Water Supply Scheme in Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002785/2021-2022</t>
   </si>
   <si>
     <t>140/BON</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
+    <t>Formal work order for laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Malidah Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000774/2022-2023</t>
+  </si>
+  <si>
+    <t>3471/BD</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>R.K.MANDAL &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2022-2023</t>
   </si>
   <si>
     <t>3686/BD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2022-2023</t>
   </si>
   <si>
     <t>3712/BD</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
-    <t>Formal work order for laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Malidah Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>R.K.MANDAL &amp; CO.</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Zone-I) under Ghatpatila W/S Scheme, Kola W/S Scheme (P/H-I &amp;II) &amp; Malidah W/S Scheme (P/H-I &amp; II) District of 24 Pgs. (N). NIET No. 24 of EE/EMD of 2022-23 (Sl. No.- 08)</t>
+  </si>
+  <si>
+    <t>ORD/002530/2023-2024</t>
+  </si>
+  <si>
+    <t>35EMD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 2 (two) nos. 300 mm. x 200 mm. dia. Tube well 250 mtr deep Replacement Tube well by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Malidah Water Supply Scheme (H/W Site &amp; 2nd T/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001013/2023-2024</t>
   </si>
   <si>
     <t>2830/BD</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>DHELA BABA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall at Head Work site for Augmentation of Malidah Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001452/2023-2024</t>
   </si>
@@ -227,135 +248,114 @@
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>BHABANI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall at 2nd Tube Well site and construction of Approach Road at 1st T/W &amp; 2nd T/W site under Augmentation of Malidah Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001486/2023-2024</t>
   </si>
   <si>
     <t>4465/BD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>KAMAL HALDER.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Repair and renovation works of 250cum capacity 20mtr. staging height R.C.C. over Head Reservoir for Augmentation of Malidah Water Supply Scheme, Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000898/2024-2025</t>
+  </si>
+  <si>
+    <t>3404/BD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>PRABIR KUMAR MONDAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying and repair of UPVC pipe and allied works in connection with Augmentation work at Malidah W/S Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000861/2024-2025</t>
+  </si>
+  <si>
+    <t>3386/BD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction and installation of MANIFOLD and allied works at OHR site under Augmentation work at Malidah W/S Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000042/2025-2026</t>
   </si>
   <si>
     <t>1541/BD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>NISHITH BANERJEE</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Repair and renovation works of 250cum capacity 20mtr. staging height R.C.C. over Head Reservoir for Augmentation of Malidah Water Supply Scheme, Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Quotation for 10 KWp Solar power plant at P.H.No- I of Malidah ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/02087/2025-2026</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1004,676 +1004,676 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>12.95</v>
+        <v>243.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>183.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>75.43</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>1.79</v>
+        <v>12.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>243.9</v>
+        <v>1.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>183.97</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>75.43</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>32.28</v>
+        <v>65.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>27.78</v>
+        <v>20</v>
       </c>
       <c r="R8" s="4">
-        <v>86.06</v>
+        <v>30.38</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>11.49</v>
+        <v>32.28</v>
       </c>
       <c r="Q9" s="4">
-        <v>11.47</v>
+        <v>27.78</v>
       </c>
       <c r="R9" s="4">
-        <v>99.81</v>
+        <v>86.06</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>7.15</v>
+        <v>11.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.15</v>
+        <v>11.47</v>
       </c>
       <c r="R10" s="4">
-        <v>99.97</v>
+        <v>99.81</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>31.89</v>
+        <v>7.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.15</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>7.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>11.41</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4"/>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>0.15</v>
+        <v>31.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>65.84</v>
+        <v>0.15</v>
       </c>
       <c r="Q15" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>30.38</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>433</v>