--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,68 @@
     <t>27/09/2023</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation of 34 Cum/hr of capacity AIRP and allied works at Head work site for Augmentation of Kola water Supply Scheme under Bongaon Sub-Division, Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001541/2023-2024</t>
   </si>
   <si>
     <t>12/BD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>PUSPA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing and renovation of Compressor Room for AIRP, Construction of Boundary wall at 2nd T/W site and Construction of Approach Road at Head work site and 2nd T/W site under Augmentation of Kola Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001773/2023-2024</t>
+  </si>
+  <si>
+    <t>624/BD</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1483,87 +1501,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>38.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>11.17</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>479.37</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>