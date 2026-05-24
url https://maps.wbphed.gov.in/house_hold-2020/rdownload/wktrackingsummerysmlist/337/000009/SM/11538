--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -889,54 +889,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.19</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -950,54 +950,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1182,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>1.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.63</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1304,54 +1304,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>13.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.71</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>79.09</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1365,54 +1365,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>330.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>326.52</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.67</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1426,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>16.12</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>15.11</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>93.74</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1487,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>38.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>31.28</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>80.67</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1582,54 +1582,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>479.37</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>390.8</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>81.52</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>