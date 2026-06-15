--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,83 @@
     <t>02/01/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>PUSPA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing and renovation of Compressor Room for AIRP, Construction of Boundary wall at 2nd T/W site and Construction of Approach Road at Head work site and 2nd T/W site under Augmentation of Kola Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001773/2023-2024</t>
   </si>
   <si>
     <t>624/BD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Special repairing work for smooth supply of water at the tail end of Jitpur (JL No. 32) and Kashipur (JL No. 25) Mouza to convert the mouzas in to Swajal Gram in connection with Augmentation Work at Kola W/S Scheme under Bagdah Block within the jurisdiction of Bongaon Sub-Division under, Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2025-2026</t>
+  </si>
+  <si>
+    <t>822/Bon</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>ADIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Pump Connection of the newly sunk Replacement Tube-well, Special repairing, Road Restoration and allied works in connection with Augmentation Work at Kola W/S Scheme under Bagdah Block within the jurisdiction of Bongaon Sub-Division under, Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000565/2025-2026</t>
+  </si>
+  <si>
+    <t>851/Bon</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>17/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1562,87 +1595,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>11.17</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.9</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>488.76</v>
+      </c>
+      <c r="P17" s="8">
+        <v>390.8</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>79.96</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>