--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,50 +113,65 @@
   <si>
     <t>Repairing &amp; Renovation 2(Two) nos of Pump House and allied works of Kola water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002907/2021-2022</t>
   </si>
   <si>
     <t>527/Bon</t>
   </si>
   <si>
     <t>01/11/2021</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>ACHINTA KUMAR HALDER.</t>
   </si>
   <si>
+    <t>Emergency laying of wash out pipe line and others allied works from Kola Pump House No-I to nearest Baor at Adibasi Para at Kola water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000575/2022-2023</t>
+  </si>
+  <si>
+    <t>383/Bon</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Kola Water Supply Scheme in Bagdah Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002786/2021-2022</t>
   </si>
   <si>
     <t>136/BON</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000108/2022-2023</t>
   </si>
   <si>
     <t>3694/BD</t>
@@ -176,201 +191,186 @@
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (New) under Kola W/S Scheme, Block-Barasat-II, District of 24 Pgs. (N).</t>
   </si>
   <si>
     <t>ORD/001264/2023-2024</t>
   </si>
   <si>
     <t>4933/EMD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>17/09/2023</t>
   </si>
   <si>
     <t>BARISAL TRADING CO.</t>
   </si>
   <si>
-    <t>Emergency laying of wash out pipe line and others allied works from Kola Pump House No-I to nearest Baor at Adibasi Para at Kola water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
-[...11 lines deleted...]
-    <t>17/08/2022</t>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Kola Water Supply Scheme, under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001029/2022-2023</t>
+  </si>
+  <si>
+    <t>264/BD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PVT.LTD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. Tube well 250 mtr deep Replacement Tube well by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Kola Water Supply Scheme (H/W Site) within the Jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001115/2023-2024</t>
+  </si>
+  <si>
+    <t>2938/BD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Supply fitting fixing of change over switch at P.H.No-I &amp; II ,Zone-I of Ghatpatila and P.H.No- I &amp; II of Kola W/S Scheme under EMSD-I, P.H.E. Dte. Dist.-24Pgs(N).</t>
   </si>
   <si>
     <t>ORD/001819/2023-2024</t>
   </si>
   <si>
     <t>1814/EMSD-I</t>
   </si>
   <si>
     <t>02/09/2023</t>
   </si>
   <si>
     <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary wall at Head Work site for Augmentation of Kola Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001758/2023-2024</t>
   </si>
   <si>
     <t>524/BD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>DEL DELTA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Kola Water Supply Scheme, under Bongaon Sub-Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Renovation of 34 Cum/hr of capacity AIRP and allied works at Head work site for Augmentation of Kola water Supply Scheme under Bongaon Sub-Division, Barasat Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001541/2023-2024</t>
   </si>
   <si>
     <t>12/BD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>PUSPA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing and renovation of Compressor Room for AIRP, Construction of Boundary wall at 2nd T/W site and Construction of Approach Road at Head work site and 2nd T/W site under Augmentation of Kola Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001773/2023-2024</t>
   </si>
   <si>
     <t>624/BD</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
+    <t>Pump Connection of the newly sunk Replacement Tube-well, Special repairing, Road Restoration and allied works in connection with Augmentation Work at Kola W/S Scheme under Bagdah Block within the jurisdiction of Bongaon Sub-Division under, Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000565/2025-2026</t>
+  </si>
+  <si>
+    <t>851/Bon</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>17/08/2025</t>
+  </si>
+  <si>
     <t>Special repairing work for smooth supply of water at the tail end of Jitpur (JL No. 32) and Kashipur (JL No. 25) Mouza to convert the mouzas in to Swajal Gram in connection with Augmentation Work at Kola W/S Scheme under Bagdah Block within the jurisdiction of Bongaon Sub-Division under, Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000401/2025-2026</t>
   </si>
   <si>
     <t>822/Bon</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>ADIL CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>17/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -977,475 +977,475 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>3.64</v>
+        <v>1.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.62</v>
+        <v>1.08</v>
       </c>
       <c r="R4" s="4">
-        <v>99.54</v>
+        <v>98.63</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>26.68</v>
+        <v>3.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>11.89</v>
+        <v>26.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>22.15</v>
+        <v>11.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.1</v>
+        <v>22.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.08</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.63</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.86</v>
+        <v>330.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>326.52</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.67</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>13.55</v>
+        <v>16.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.71</v>
+        <v>15.11</v>
       </c>
       <c r="R10" s="4">
-        <v>79.09</v>
+        <v>93.74</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>330.92</v>
+        <v>0.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>326.52</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.67</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1456,60 +1456,60 @@
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>16.12</v>
+        <v>13.55</v>
       </c>
       <c r="Q12" s="4">
-        <v>15.11</v>
+        <v>10.71</v>
       </c>
       <c r="R12" s="4">
-        <v>93.74</v>
+        <v>79.09</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1636,115 +1636,115 @@
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>4.9</v>
+        <v>4.5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.5</v>
+        <v>4.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>