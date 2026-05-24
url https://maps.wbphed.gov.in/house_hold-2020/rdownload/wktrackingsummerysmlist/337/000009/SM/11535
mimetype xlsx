--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,83 @@
     <t>23/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>ELDORADO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of 150 cum. capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile, pile cap &amp; Soil Investigation within command area for Augmentation of Chhaygharia Zone-II Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000899/2023-2024</t>
   </si>
   <si>
     <t>2797/BD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Chhaygharia (Zone-II) W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000645/2024-2025</t>
+  </si>
+  <si>
+    <t>3169/BD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>Additional laying of UPVC pipe to connect every house hold FHTC with Augmentation work at Chhaygharia (Zone-II) W/S Scheme under Bongaon block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001263/2024-2025</t>
+  </si>
+  <si>
+    <t>1505/Bon</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>R.A. ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -892,54 +925,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -953,54 +986,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1128,54 +1161,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>4.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>74.42</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1189,54 +1222,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>152.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>151.24</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1250,54 +1283,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>22.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>16.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>72.31</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1311,54 +1344,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>15.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.47</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1372,54 +1405,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>12</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1433,54 +1466,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>45.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>9.97</v>
       </c>
       <c r="S12" s="4">
         <v>15</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1551,101 +1584,223 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>91.85</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>23.41</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>25.48</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...15 lines deleted...]
-      <c r="P15" s="8">
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P15" s="4">
+        <v>24.89</v>
+      </c>
+      <c r="Q15" s="4">
         <v>0</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="R15" s="4">
         <v>0</v>
       </c>
-      <c r="R15" s="8"/>
-      <c r="S15" s="8"/>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.6</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>439.54</v>
+      </c>
+      <c r="P17" s="8">
+        <v>229.51</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>52.22</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>