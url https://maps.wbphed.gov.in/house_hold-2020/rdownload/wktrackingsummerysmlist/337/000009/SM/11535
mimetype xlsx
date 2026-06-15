--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,65 @@
     <t>3169/BD</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>Additional laying of UPVC pipe to connect every house hold FHTC with Augmentation work at Chhaygharia (Zone-II) W/S Scheme under Bongaon block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/001263/2024-2025</t>
   </si>
   <si>
     <t>1505/Bon</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>R.A. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Quotation for New service connection at P.H.No- OHR ,Zone - II of Chhaygharia water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/02465/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-209</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,73 +777,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1720,87 +1735,144 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>4.6</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.11</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>443.66</v>
+      </c>
+      <c r="P18" s="8">
+        <v>229.51</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>51.73</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>