--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,291 +89,291 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Chhayagharia Zone- II to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/11535</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing &amp; Renovation of 02Nos. Pump House and allied works at Chhayagharia Zone- II water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002957/2021-2022</t>
+  </si>
+  <si>
+    <t>534/BON</t>
+  </si>
+  <si>
+    <t>03/11/2021</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>PRABIR KUMAR MONDAL.</t>
+  </si>
+  <si>
+    <t>Laying of badly damaged distribution pipe line and others allied for widening Panchayet Road from Chhaygharia Ajay Mondal's House to Khedapara F.P School to Trimonipara at Chhaygharia (Zone-II) water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000626/2022-2023</t>
+  </si>
+  <si>
+    <t>411/Bon</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Chhaygharia (Zone-II) Water Supply Scheme in Bongaon Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002771/2021-2022</t>
   </si>
   <si>
     <t>124/Bon</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
-    <t>Repairing &amp; Renovation of 02Nos. Pump House and allied works at Chhayagharia Zone- II water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
-[...14 lines deleted...]
-    <t>PRABIR KUMAR MONDAL.</t>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Chhayagharia(Zone-II) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000822/2022-2023</t>
+  </si>
+  <si>
+    <t>3601/BD</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>M/S B.N ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000106/2022-2023</t>
   </si>
   <si>
     <t>3696/BD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000092/2022-2023</t>
   </si>
   <si>
     <t>3661/BD</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
-    <t>Laying of badly damaged distribution pipe line and others allied for widening Panchayet Road from Chhaygharia Ajay Mondal's House to Khedapara F.P School to Trimonipara at Chhaygharia (Zone-II) water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Zone-II) (Replacement) under Chhaigharia W/S Scheme, District of 24 Pgs. (N). NIET No. 24 of EE/EMD of 2022-23 (Sl. No.- 05)</t>
   </si>
   <si>
     <t>ORD/002036/2022-2023</t>
   </si>
   <si>
     <t>32/EMD</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>M/S. MANABESH ROY</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer at Chhaighoria (Zone-II) water supply scheme (2nd T/W Site) under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000095/2023-2024</t>
   </si>
   <si>
     <t>1545/BD</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>18/06/2023</t>
   </si>
   <si>
     <t>NEW MA TARA ENTERPRISE.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Construction of 150 cum. capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile, pile cap &amp; Soil Investigation within command area for Augmentation of Chhaygharia Zone-II Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000899/2023-2024</t>
+  </si>
+  <si>
+    <t>2797/BD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary wall, Approach Road, Earth Filling and Construction of 3.60 mtr. X 3.00 mtr. size Guard Room with sanitary and water supply arrangement incl. plinth protection at OHR site of Chhaygharia (Zone-II) Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000348/2024-2025</t>
+  </si>
+  <si>
+    <t>2357/BD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>B.S.ENTERPRISE. (BASIRHAT)</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at 1st Tube Well &amp; 2nd Tube Well site and Construction of Approach Road at 1st Tube Well &amp; 2nd Tube Well site under Augmentation of Chhaygharia (Zone-II) Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/001552/2023-2024</t>
   </si>
   <si>
     <t>38/BD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>M/S SANJAY ADHIKARI</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of Boundary wall, Approach Road, Earth Filling and Construction of 3.60 mtr. X 3.00 mtr. size Guard Room with sanitary and water supply arrangement incl. plinth protection at OHR site of Chhaygharia (Zone-II) Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>B.S.ENTERPRISE. (BASIRHAT)</t>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Chhaygharia (Zone-II) W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000645/2024-2025</t>
+  </si>
+  <si>
+    <t>3169/BD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>Additional laying of UPVC pipe to connect every house hold FHTC with Augmentation work at Chhaygharia (Zone-II) W/S Scheme under Bongaon block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001263/2024-2025</t>
+  </si>
+  <si>
+    <t>1505/Bon</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>R.A. ENTERPRISE.</t>
   </si>
   <si>
     <t>Installation of CCTV Camera Connection at Pump house no 1 &amp; 2 for Chhaygharia (Zone-II) w/s scheme, Bongaon Block under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000083/2025-2026</t>
   </si>
   <si>
     <t>538/Bon</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>ELDORADO</t>
-  </si>
-[...49 lines deleted...]
-    <t>R.A. ENTERPRISE.</t>
   </si>
   <si>
     <t>Quotation for New service connection at P.H.No- OHR ,Zone - II of Chhaygharia water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/02465/2024-2025</t>
   </si>
   <si>
     <t>BP-209</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -937,57 +937,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.98</v>
+        <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.98</v>
+        <v>2.49</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>98.95</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -995,299 +995,299 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>2.52</v>
+        <v>4.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.49</v>
+        <v>3.39</v>
       </c>
       <c r="R4" s="4">
-        <v>98.95</v>
+        <v>74.42</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>51.36</v>
+        <v>2.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>8.27</v>
+        <v>152.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>151.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>4.55</v>
+        <v>51.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.39</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>74.42</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>152.03</v>
+        <v>8.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>151.24</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.48</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1417,60 +1417,60 @@
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>12</v>
+        <v>91.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.94</v>
+        <v>23.41</v>
       </c>
       <c r="R11" s="4">
-        <v>99.56</v>
+        <v>25.48</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1517,261 +1517,261 @@
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>0.55</v>
+        <v>12</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.94</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>91.85</v>
+        <v>24.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>23.41</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>25.48</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>24.89</v>
+        <v>4.6</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>4.6</v>
+        <v>0.55</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>