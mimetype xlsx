--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -825,54 +825,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>13.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.37</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>87.34</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -882,54 +882,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>13.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.42</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>87.73</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1002,88 +1002,88 @@
       <c r="I7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>139.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>139.49</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>215.17</v>
       </c>
       <c r="P8" s="8">
-        <v>162.28</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>75.42</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>