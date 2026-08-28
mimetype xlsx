--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -77,150 +77,150 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Raharhati to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11531</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (Replacement) under Raharhati W/S Scheme District of 24 Pgs. (N). (SM/11531) NIET No.- 19 of EE/EMD of 2022-23 (Sl. No.- 21)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000582/2022-2023</t>
+  </si>
+  <si>
+    <t>6395/EMD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>WIZARDTECH SOLUTION</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Replacement) under Raharhati W/S Scheme District of 24 Pgs. (N). (SM/11531) NIET No.- 19 of EE/EMD of 2022-23 (Sl. No.- 20)</t>
+  </si>
+  <si>
+    <t>ORD/000581/2022-2023</t>
+  </si>
+  <si>
+    <t>6394/EMD</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Barasat Division</t>
   </si>
   <si>
-    <t>Augmentation of ground water based piped water supply scheme for Raharhati to accommodate FHTC</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing FHTC (Functional Household Tap Connection ) for augmentation of Raharhati water supply scheme in Basirhat-II Block of North 24 Parganas District under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000738/2022-2023</t>
+  </si>
+  <si>
+    <t>3306/BD</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>M/S PRADIP KUMAR PAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000141/2022-2023</t>
   </si>
   <si>
     <t>3818/BD</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...31 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. big dia. 300 mtr deep Tubewell by D.R. Rig method, with 300 mm dia 36.0 mtr. long PVC having 200mm dia 30 mtr. long filter for Augmentation of Raharati Water Supply Scheme in Basirhat-II Block of Basirhat Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001924/2023-2024</t>
   </si>
   <si>
     <t>769/BD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>SHEKH ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S PRADIP KUMAR PAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,342 +748,346 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>27.79</v>
+        <v>13.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.34</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>13.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.73</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>13.02</v>
+        <v>139.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>139.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>21.75</v>
+        <v>27.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>139.59</v>
+        <v>21.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>215.17</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>162.28</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>75.42</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>