--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,171 +77,171 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Joypur Gopmahal to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11529</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of UPVC distribution main and Providing FHTC (Functional Household Tap Connection ) by augmentation for Joypur Gopmahal water supply scheme in Basirhat-II block under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000812/2022-2023</t>
+  </si>
+  <si>
+    <t>3585/BD</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>21/12/2024</t>
+  </si>
+  <si>
+    <t>UNIFIED ENGINEERS' CO-OPERATIVE SOCIETYLTD.</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of ground water based piped water supply scheme for Joypur Gopmahal to accommodate FHTC</t>
-[...7 lines deleted...]
-  <si>
     <t>¿¿k¿ vghgyvuuu gb hv hv hv hv hvv vhyv vh vhcv v hvh</t>
   </si>
   <si>
     <t>ORD/001988/2023-2024</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>JOY ENGINEERING CO.</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Barasat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Sinking of 2 nos. 300mm. x 200 mm. big dia 270 mtr deep Tube well by Direct Rotary Rig method using PVC pipe &amp; strainer having 300 mm Dia 36 mtr. long Housing Pipe and 200 mm Dia 30 mtr. long filter for Augmentation of Joypur Gopmahal Water Supply Scheme in Basirhat - II Block of Basirhat Sub- Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001024/2022-2023</t>
   </si>
   <si>
     <t>206/BD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>MONDAL &amp; CO. (BASIRHAT).</t>
   </si>
   <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I and II under Joypur Gopmahal ground water based water supply scheme under Block_ Bashirhat Dist. - 24Pgs(N) under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001989/2023-2024</t>
+  </si>
+  <si>
+    <t>6969/EMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>M/S DILIP MITRA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000168/2022-2023</t>
   </si>
   <si>
     <t>483/BD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I and II under Joypur Gopmahal ground water based water supply scheme under Block_ Bashirhat Dist. - 24Pgs(N) under EMD, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Special repair and renovation of existing structures like Pump House, Boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Itinda Panitor, Joypur Gopmahal, Kachua Swarupnagar, Mathurapur, Mirzanagar, Nalkora, Paikardanga, Pifa and Gobindapur Water Supply Scheme of different block under Basirhat Sub-Division within Barasat Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>2474/BD</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>14/12/2025</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO</t>
-  </si>
-[...16 lines deleted...]
-    <t>UNIFIED ENGINEERS' CO-OPERATIVE SOCIETYLTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,406 +768,406 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0</v>
+        <v>37.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>18.81</v>
+      </c>
+      <c r="R3" s="4">
+        <v>50.1</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="L4" s="4"/>
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>39.55</v>
+        <v>0</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="R4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.55</v>
+        <v>39.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>38.28</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.77</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>20.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.54</v>
       </c>
       <c r="S6" s="4">
         <v>57</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>91.3</v>
+        <v>0.55</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>37.54</v>
+        <v>91.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>189.44</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>77.08</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>40.69</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>