--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,174 +77,174 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of ground water based piped water supply scheme for Srinagar to accommodate FHTC</t>
+  </si>
+  <si>
+    <t>SM/11528</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (Replacement) under Srinagar W/S Scheme District of 24 Pgs. (N). (SM/11528) NIET No. 19 of EE/EMD of 2022-23 (Sl. No. - 29)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000593/2022-2023</t>
+  </si>
+  <si>
+    <t>6436/EMD</t>
+  </si>
+  <si>
+    <t>25/11/2022</t>
+  </si>
+  <si>
+    <t>25/12/2022</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (Replacement) under Srinagar W/S Scheme District of 24 Pgs. (N). (SM/11528) NIET No. 19 of EE/EMD of 2022-23 (Sl. No. - 28)</t>
+  </si>
+  <si>
+    <t>ORD/000594/2022-2023</t>
+  </si>
+  <si>
+    <t>6437/EMD</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
     <t>Barasat Division</t>
   </si>
   <si>
-    <t>Augmentation of ground water based piped water supply scheme for Srinagar to accommodate FHTC</t>
-[...7 lines deleted...]
-  <si>
     <t>Route Survey, Design Drawing &amp; DPR Preparation for SRINAGAR Water Supply Scheme in Basirhat-II Block under Barasat Division, PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002793/2021-2022</t>
   </si>
   <si>
     <t>342/ BHTSD</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...29 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY</t>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Srinagar water supply scheme in Basirhat-II Block of North 24 Parganas district under under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000955/2022-2023</t>
+  </si>
+  <si>
+    <t>92/BD</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>CHANDA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000167/2022-2023</t>
   </si>
   <si>
     <t>482/BD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000187/2022-2023</t>
   </si>
   <si>
     <t>596/BD</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection in connection with Augmentation of Srinagar water supply scheme in Basirhat-II Block of North 24 Parganas district under under Barasat Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for special repair and renovation of existing structures like Pump House, boundary Wall, High Lift Pump House, AIRP Pump House, Godown, Pathway etc. and allied pipe line work at Champapukur, Chandipur, Dakhin Debipur, Dhopaberia, Srinagar and Sangrampur Water Supply Scheme of different block under Basirhat Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000286/2025-2026</t>
   </si>
   <si>
     <t>2424/BD</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
-    <t>11/12/2025</t>
+    <t>07/10/2026</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -774,404 +774,410 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>4.1</v>
+        <v>13.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>58.69</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>13.04</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>13.04</v>
+        <v>4.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.58</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>70.46</v>
+        <v>376.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>348.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.55</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>16.4</v>
+        <v>70.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>376.97</v>
+        <v>16.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>82.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
@@ -1181,54 +1187,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>576.86</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>360.46</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>62.49</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>