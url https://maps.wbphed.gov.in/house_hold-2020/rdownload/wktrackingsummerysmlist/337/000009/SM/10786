--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,68 +297,50 @@
     <t>27/02/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>SAMBHU RAY CHOWDHURY.</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at P.H.No- II ,Zone -II of Sindrani water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/01509/2024-2025</t>
   </si>
   <si>
     <t>BP-95-24-25</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Hire and labour charges for staging and scaffolding, bamboo baricading and removal of rubbish for dismantling of existing OHR at Head work Site of Sindrani Zone-II Water Supply Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001700/2024-2025</t>
   </si>
   <si>
     <t>707/BD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -765,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1603,199 +1585,138 @@
         <v>6.06</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>78.21</v>
+        <v>7.1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>423.11</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>