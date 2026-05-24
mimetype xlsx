--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -299,66 +299,66 @@
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>SAMBHU RAY CHOWDHURY.</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>New service connection at P.H.No- II ,Zone -II of Sindrani water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/01509/2024-2025</t>
   </si>
   <si>
     <t>BP-95-24-25</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Hire and labour charges for staging and scaffolding, bamboo baricading and removal of rubbish for dismantling of existing OHR at Head work Site of Sindrani Zone-II Water Supply Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>ONKAR ENTERPRISE.</t>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of DI pipe Rising Main, Distribution UPVC pipe line and Tube Well Connection under Augmentation work at Sindrani W/S Scheme (Zone - II) Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2024-2025</t>
+  </si>
+  <si>
+    <t>1767/BD</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -967,54 +967,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>324.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>324.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1028,54 +1028,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>15.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.1</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1087,54 +1087,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>2.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>323.64</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1148,54 +1148,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>3.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1262,54 +1262,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>0.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>243.66</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1323,54 +1323,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>16.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.08</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>87.47</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1384,54 +1384,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>16.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>16.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1445,54 +1445,54 @@
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>2.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1506,54 +1506,54 @@
       <c r="I13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>4.41</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1602,108 +1602,110 @@
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>7.1</v>
+        <v>18.13</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>423.11</v>
+        <v>434.14</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>390.05</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>89.84</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>