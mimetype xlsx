--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,86 @@
     <t>BP-95-24-25</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of DI pipe Rising Main, Distribution UPVC pipe line and Tube Well Connection under Augmentation work at Sindrani W/S Scheme (Zone - II) Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000086/2024-2025</t>
   </si>
   <si>
     <t>1767/BD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) under Nalkora W/S Scheme and Pump House no-I and II (Zone-I)(Rep.) Chhayagharia W/S Scheme with Pump House No-I and II (Zone-II)(Rep.) under Sindrani W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/003334/2023-2024</t>
+  </si>
+  <si>
+    <t>4812./EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Hire and labour charges for staging and scaffolding, bamboo baricading and removal of rubbish for dismantling of existing OHR at Head work Site of Sindrani Zone-II Water Supply Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001700/2024-2025</t>
+  </si>
+  <si>
+    <t>707/BD</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1638,87 +1674,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>18.13</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>78.21</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>2.83</v>
+      </c>
+      <c r="R16" s="4">
+        <v>3.62</v>
+      </c>
+      <c r="S16" s="4">
+        <v>80</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P17" s="4">
+        <v>7.1</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>519.44</v>
+      </c>
+      <c r="P18" s="8">
+        <v>392.88</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>75.63</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>