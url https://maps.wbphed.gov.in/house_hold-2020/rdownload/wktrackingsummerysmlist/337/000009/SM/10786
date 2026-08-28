--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,309 +89,309 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped water supply scheme for Sindrani (Zone-II) to accommodate FHTC, Block - Bagdah</t>
   </si>
   <si>
     <t>SM/10786</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system with in command area at Sindrani (Zone-II) Water Supply Scheme under Bongaon Sub-Division, PHE Dte.(Augmentation).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000111/2022-2023</t>
+  </si>
+  <si>
+    <t>1649/BD</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE. (BARASAT)</t>
+  </si>
+  <si>
+    <t>Acceptance cum wok order for Sinking of 1(one) no. 300mm x 200 mm. dia. Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation at Sindrani (Zone-II) water supply scheme (2nd T/W site) under Bongaon Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000829/2022-2023</t>
+  </si>
+  <si>
+    <t>3623/BD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Continuation order for one motor launch (M.V. JOYMAKALI) on daily hire basis for use of Hasnabad Sub-Division, P.H.E. Dte. Period : 01.03.22 to 31.08.22=184 days.</t>
+  </si>
+  <si>
+    <t>ORD/003034/2021-2022</t>
+  </si>
+  <si>
+    <t>386/HSD</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>SUSMITA MANDAL.</t>
+  </si>
+  <si>
+    <t>Hiring of Vehicle for the (Diesel) for the office use as well as sites inspection of the Assistant Engineer Bongaon Sub-Division, P.H.E. Dte. Under Barasat Division P.H.E. Dte. Period from 01.01.2023 to 31.06.2023. for 6 (six) months.</t>
+  </si>
+  <si>
+    <t>ORD/001266/2022-2023</t>
+  </si>
+  <si>
+    <t>676/BON</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000022/2022-2023</t>
+  </si>
+  <si>
+    <t>1669/BD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000089/2022-2023</t>
   </si>
   <si>
     <t>3410/BD</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...59 lines deleted...]
-    <t>SUSMITA MANDAL.</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) under Nalkora W/S Scheme and Pump House no-I and II (Zone-I)(Rep.) Chhayagharia W/S Scheme with Pump House No-I and II (Zone-II)(Rep.) under Sindrani W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/003334/2023-2024</t>
+  </si>
+  <si>
+    <t>4812./EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. Tube well 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Sindrani (Zone - II) Water Supply Scheme (H/W Site) within the Jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001109/2023-2024</t>
+  </si>
+  <si>
+    <t>2922/BD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Construction of Approach Road Head Work at site for Augmentation of Sindrani (Zone-II) Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001240/2023-2024</t>
   </si>
   <si>
     <t>790/Bon</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>UPWARDS ENGINEERING PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>RTOR000022/2022-2023</t>
-[...43 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at Head Work site for Augmentation of Sindrani (Zone-II) Water Supply Scheme, Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001728/2023-2024</t>
   </si>
   <si>
     <t>522/BD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>A.D.ENTERPRISE.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of DI pipe Rising Main, Distribution UPVC pipe line and Tube Well Connection under Augmentation work at Sindrani W/S Scheme (Zone - II) Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2024-2025</t>
+  </si>
+  <si>
+    <t>1767/BD</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SUKANTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr. X 3.00mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at 2nd Tube Well site at Sindrani w/s scheme (Zone-II), Bagdah block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002299/2023-2024</t>
+  </si>
+  <si>
+    <t>209/Bon</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>SAMBHU RAY CHOWDHURY.</t>
+  </si>
+  <si>
     <t>Health assessment of existing OHR of Sindrani (Zone-II) PWSS (135 cum) and ancillary structures, Bagdah Block conducting Non-Destructive Test and through visual observation at within the jurisdiction Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2024-2025</t>
   </si>
   <si>
     <t>686/Bon</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
-    <t>Construction of 3.60 mtr. X 3.00mtr. size Switch room with sanitary and water supply arrangement incl. plinth protection at 2nd Tube Well site at Sindrani w/s scheme (Zone-II), Bagdah block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>New service connection at P.H.No- II ,Zone -II of Sindrani water supply scheme under EMSD-I ,PHE Dte. In 24Pgs(N).</t>
   </si>
   <si>
     <t>BILL/01509/2024-2025</t>
   </si>
   <si>
     <t>BP-95-24-25</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of DI pipe Rising Main, Distribution UPVC pipe line and Tube Well Connection under Augmentation work at Sindrani W/S Scheme (Zone - II) Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Hire and labour charges for staging and scaffolding, bamboo baricading and removal of rubbish for dismantling of existing OHR at Head work Site of Sindrani Zone-II Water Supply Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001700/2024-2025</t>
   </si>
   <si>
     <t>707/BD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -921,918 +921,918 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.9</v>
+        <v>324.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>324.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>324.72</v>
+        <v>15.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>324.48</v>
+        <v>12.82</v>
       </c>
       <c r="R4" s="4">
-        <v>99.93</v>
+        <v>85.1</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>15.07</v>
+        <v>2.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.82</v>
+        <v>8.87</v>
       </c>
       <c r="R5" s="4">
-        <v>85.1</v>
+        <v>323.64</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.74</v>
+        <v>0.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.87</v>
+        <v>2.09</v>
       </c>
       <c r="R6" s="4">
-        <v>323.64</v>
+        <v>243.66</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>3.53</v>
+        <v>14.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.53</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.85</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>14.85</v>
+        <v>7.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>0.86</v>
+        <v>78.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.09</v>
+        <v>2.83</v>
       </c>
       <c r="R9" s="4">
-        <v>243.66</v>
+        <v>3.62</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>16.1</v>
       </c>
       <c r="Q10" s="4">
         <v>14.08</v>
       </c>
       <c r="R10" s="4">
         <v>87.47</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>16.87</v>
+        <v>3.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.86</v>
+        <v>3.53</v>
       </c>
       <c r="R11" s="4">
-        <v>99.99</v>
+        <v>99.85</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>2.91</v>
+        <v>16.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.91</v>
+        <v>16.86</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>99.99</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>4.41</v>
+        <v>18.13</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.4</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>6.06</v>
+        <v>4.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.91</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>2.91</v>
+      </c>
+      <c r="R15" s="4">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>78.21</v>
+        <v>6.06</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.83</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>3.62</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
         <v>7.1</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>519.44</v>