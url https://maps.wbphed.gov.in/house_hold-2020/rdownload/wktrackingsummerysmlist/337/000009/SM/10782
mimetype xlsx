--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,51 +215,51 @@
   <si>
     <t>4490/EMD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Formal Work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Bira Rajibpur Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000533/2022-2023</t>
   </si>
   <si>
     <t>2447/BD</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
-    <t>27/10/2025</t>
+    <t>25/01/2026</t>
   </si>
   <si>
     <t>J.D.J.ENTERPRISE. (TRADERS PVT.LTD)</t>
   </si>
   <si>
     <t>Hiring of 1 no. of Diesel Luxury Car (Euro - IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from: 01.12.2023 to 30.11.24)</t>
   </si>
   <si>
     <t>ORD/001630/2023-2024</t>
   </si>
   <si>
     <t>720/HAB</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>23/11/2024</t>
   </si>
   <si>
     <t>M/S LATIKA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Continuation work order Hiring of 1 no. of Diesel Luxury Car (Euro ¿ IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, for supervision of J.J.M. related work, executed within the entire jurisdiction of Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from :01.09.24 to 28.02.25) = six months</t>
   </si>
@@ -270,65 +270,50 @@
     <t>780/HAB</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of 1 no. of Diesel Luxury Car (Euro - IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from : 01.12.24 to 31.05.25)</t>
   </si>
   <si>
     <t>ORD/000985/2024-2025</t>
   </si>
   <si>
     <t>993/HAB</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>30/05/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>27/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1488,146 +1473,87 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P13" s="4">
         <v>0.86</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1047.24</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>