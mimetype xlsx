--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,65 @@
     <t>780/HAB</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of 1 no. of Diesel Luxury Car (Euro - IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from : 01.12.24 to 31.05.25)</t>
   </si>
   <si>
     <t>ORD/000985/2024-2025</t>
   </si>
   <si>
     <t>993/HAB</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary Wall (35 m Length) for Pump House No - 1 of Bira-Rajibpur water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>2282/BD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -865,54 +880,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.44</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -983,54 +998,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>214.91</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1044,54 +1059,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>39.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>31.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.92</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1219,54 +1234,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>74.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>25.85</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1280,54 +1295,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>619.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>197.69</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>31.91</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1341,54 +1356,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>1.74</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>223.48</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1400,54 +1415,54 @@
         <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>0.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>208.06</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1459,101 +1474,162 @@
         <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P13" s="4">
         <v>0.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>212.06</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...15 lines deleted...]
-      <c r="P14" s="8">
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5.65</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1052.89</v>
+      </c>
+      <c r="P15" s="8">
+        <v>259.98</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>24.69</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>