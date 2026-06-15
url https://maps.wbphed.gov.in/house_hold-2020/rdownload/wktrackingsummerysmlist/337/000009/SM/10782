--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,51 +215,51 @@
   <si>
     <t>4490/EMD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Formal Work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Bira Rajibpur Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000533/2022-2023</t>
   </si>
   <si>
     <t>2447/BD</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
-    <t>25/01/2026</t>
+    <t>25/04/2026</t>
   </si>
   <si>
     <t>J.D.J.ENTERPRISE. (TRADERS PVT.LTD)</t>
   </si>
   <si>
     <t>Hiring of 1 no. of Diesel Luxury Car (Euro - IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from: 01.12.2023 to 30.11.24)</t>
   </si>
   <si>
     <t>ORD/001630/2023-2024</t>
   </si>
   <si>
     <t>720/HAB</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>23/11/2024</t>
   </si>
   <si>
     <t>M/S LATIKA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Continuation work order Hiring of 1 no. of Diesel Luxury Car (Euro ¿ IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, for supervision of J.J.M. related work, executed within the entire jurisdiction of Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from :01.09.24 to 28.02.25) = six months</t>
   </si>
@@ -285,50 +285,77 @@
     <t>ORD/000985/2024-2025</t>
   </si>
   <si>
     <t>993/HAB</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary Wall (35 m Length) for Pump House No - 1 of Bira-Rajibpur water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>2282/BD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>BILL/01349/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-441</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>NORTH 24 PAGRANAS DIVISION PHE. DTE. HOLDING ACCOUNT.</t>
+  </si>
+  <si>
+    <t>Hiring of 1 no. of Diesel Luxury Car (Euro -IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, for supervision of J.J.M. related work, executed within the entire jurisdiction of Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from :01.03.25 to 28.02.26)</t>
+  </si>
+  <si>
+    <t>ORD/002468/2024-2025</t>
+  </si>
+  <si>
+    <t>204/HAB</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,73 +744,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1549,87 +1576,201 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P14" s="4">
         <v>5.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" s="4">
+        <v>86.95</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.73</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1141.58</v>
+      </c>
+      <c r="P17" s="8">
+        <v>259.98</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>22.77</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>