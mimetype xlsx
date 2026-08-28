--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -113,174 +113,174 @@
   <si>
     <t>Repairing &amp; renovation of Pump House No. - 1 &amp; 2 of BiraRajibpur W/S scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002974/2021-2022</t>
   </si>
   <si>
     <t>499/HAB</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>B.M.ENTERPRISE.</t>
   </si>
   <si>
+    <t>Formal Work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Bira Rajibpur Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000533/2022-2023</t>
+  </si>
+  <si>
+    <t>2447/BD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>J.D.J.ENTERPRISE. (TRADERS PVT.LTD)</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for the work of Hiring Diesel Luxury Car on daily basis for the Office of the Dy. Superintending Engineer-I, Monitoring Cell, PHE Dte. (Period from 01-01-2023 to 30-06-2023).</t>
+  </si>
+  <si>
+    <t>ORD/000995/2022-2023</t>
+  </si>
+  <si>
+    <t>3867/BD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>DIPANKAR NASKAR.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000130/2022-2023</t>
   </si>
   <si>
     <t>3793/BD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum work order for the work of Hiring Diesel Luxury Car on daily basis for the Office of the Dy. Superintending Engineer-I, Monitoring Cell, PHE Dte. (Period from 01-01-2023 to 30-06-2023).</t>
-[...14 lines deleted...]
-    <t>DIPANKAR NASKAR.</t>
+    <t>RTOR000044/2022-2023</t>
+  </si>
+  <si>
+    <t>2518/BD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>Hiring of 1 no. of Diesel Luxury Car (Euro - IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from: 01.12.2023 to 30.11.24)</t>
+  </si>
+  <si>
+    <t>ORD/001630/2023-2024</t>
+  </si>
+  <si>
+    <t>720/HAB</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>23/11/2024</t>
+  </si>
+  <si>
+    <t>M/S LATIKA CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Bira-Rajibpur W/S Scheme, Khasdelpur W/S Scheme and Kumarjole W/S Scheme with Pump House No-I under Sadpur W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/002529/2023-2024</t>
+  </si>
+  <si>
+    <t>4490/EMD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 2 no. 300 mm. x 200 mm. dia. 270 mtr deep tubewell by D.R. Rig method having 300 mm. dia. 36 mtr. long housing pipe &amp; 200 mm. dia. 30 mtr. long Filter at Pump House No. - 1 &amp; 2 of Bira Rajibpur water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000045/2023-2024</t>
   </si>
   <si>
     <t>1410/BD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>M/S K.P.PAL.</t>
   </si>
   <si>
-    <t>RTOR000044/2022-2023</t>
-[...7 lines deleted...]
-  <si>
     <t>RTOR000053/2023-2024</t>
   </si>
   <si>
     <t>1554/BD</t>
   </si>
   <si>
     <t>23/05/2023</t>
-  </si>
-[...55 lines deleted...]
-    <t>M/S LATIKA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Continuation work order Hiring of 1 no. of Diesel Luxury Car (Euro ¿ IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, for supervision of J.J.M. related work, executed within the entire jurisdiction of Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from :01.09.24 to 28.02.25) = six months</t>
   </si>
   <si>
     <t>ORD/000400/2024-2025</t>
   </si>
   <si>
     <t>780/HAB</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of 1 no. of Diesel Luxury Car (Euro - IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, Habra Sub-Division, under Barasat Division P.H.E. Dte. (For the period from : 01.12.24 to 31.05.25)</t>
   </si>
   <si>
     <t>ORD/000985/2024-2025</t>
   </si>
@@ -943,497 +943,497 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>272.77</v>
+        <v>619.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>346.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>55.92</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
         <v>1.85</v>
       </c>
       <c r="R5" s="4">
         <v>214.91</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>39.12</v>
+        <v>272.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>31.66</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>80.92</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>21.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>13.55</v>
+        <v>1.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>223.48</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>74.22</v>
       </c>
       <c r="Q9" s="4">
         <v>19.18</v>
       </c>
       <c r="R9" s="4">
         <v>25.85</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>619.57</v>
+        <v>39.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>197.69</v>
+        <v>31.66</v>
       </c>
       <c r="R10" s="4">
-        <v>31.91</v>
+        <v>80.92</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="P11" s="4">
-        <v>1.74</v>
+        <v>13.55</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.89</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>223.48</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1495,51 +1495,51 @@
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
         <v>0.86</v>
       </c>
       <c r="Q13" s="4">
         <v>1.83</v>
       </c>
       <c r="R13" s="4">
         <v>212.06</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
@@ -1556,51 +1556,51 @@
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="P14" s="4">
         <v>5.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
@@ -1710,54 +1710,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1141.58</v>
       </c>
       <c r="P17" s="8">
-        <v>259.98</v>
+        <v>408.76</v>
       </c>
       <c r="Q17" s="8">
-        <v>22.77</v>
+        <v>35.81</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>