--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,86 @@
     <t>09/08/2023</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 2 nos. 250 mm. x 150 mm. dia. 270 mtr deep tube well by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 1 &amp; 2 for Augmentation of Talsa water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000973/2023-2024</t>
   </si>
   <si>
     <t>2781/BD</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>M/S K.P.PAL.</t>
+  </si>
+  <si>
+    <t>Construction of Service Road (35 Mtr. Length X 2 Mtr. Width) for Pump House No:1 of Talsa Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000344/2024-2025</t>
+  </si>
+  <si>
+    <t>698/HAB</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY SUPPLIERS &amp; CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Construction of Service Road (20 Mtr. Length X 2 Mtr. Width) for Pump House No:2 of Talsa Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000345/2024-2025</t>
+  </si>
+  <si>
+    <t>701/HAB</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>DEBANJAN GHOSH.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1242,87 +1278,205 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>28.99</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.14</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.22</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>415</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>