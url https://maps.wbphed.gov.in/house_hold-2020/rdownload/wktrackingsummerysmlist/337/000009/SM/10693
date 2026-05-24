--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,83 @@
     <t>26/07/2024</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY SUPPLIERS &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Construction of Service Road (20 Mtr. Length X 2 Mtr. Width) for Pump House No:2 of Talsa Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000345/2024-2025</t>
   </si>
   <si>
     <t>701/HAB</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>DEBANJAN GHOSH.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing of Boundary Wall for Pump House No - 1 of Talsa water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000593/2024-2025</t>
+  </si>
+  <si>
+    <t>3062/BD</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>24/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SANKAR ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Relaying of UPVC, pipe,re- fitting of FHTC, along with allied work at Dakshin Talsa of Talsa mouja water supply scheme under JJM programme due to damage of pipe line for construction of bituminious road and concrete drain within the Jurisdiction of Habra Sub-Division under Barasat Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001445/2024-2025</t>
+  </si>
+  <si>
+    <t>398/BD</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1142,54 +1175,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>295.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>217.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>73.61</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1203,54 +1236,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>60.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>24.67</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>40.6</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1264,54 +1297,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>28.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>84.49</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1396,87 +1429,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>1.22</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>6.62</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P14" s="4">
+        <v>7.98</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>429.59</v>
+      </c>
+      <c r="P15" s="8">
+        <v>266.89</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>62.13</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>