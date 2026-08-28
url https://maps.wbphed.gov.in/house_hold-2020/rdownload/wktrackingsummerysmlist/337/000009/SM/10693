--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,159 +113,159 @@
   <si>
     <t>Repairing &amp; renovation of Pump House No. - 1 &amp; 2 of Talsa W/S scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002986/2021-2022</t>
   </si>
   <si>
     <t>498/HAB</t>
   </si>
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>TALUKDER &amp; CO.</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Talsa Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000413/2022-2023</t>
+  </si>
+  <si>
+    <t>2312/BD</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>DEBAPRASAD MONDAL.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000128/2022-2023</t>
   </si>
   <si>
     <t>3791/BD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2022-2023</t>
   </si>
   <si>
     <t>2516/BD</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 250 mm. x 150 mm. dia. 270 mtr deep tube well by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 1 &amp; 2 for Augmentation of Talsa water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000973/2023-2024</t>
+  </si>
+  <si>
+    <t>2781/BD</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>M/S K.P.PAL.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II (Rep.) under Talsa and adj. mouzas W/S Scheme and Talsa W/S Scheme with Pump House No-I under Chandpur (Block-Hasnabad) W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001175/2023-2024</t>
+  </si>
+  <si>
+    <t>4803/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>M/S S.R. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Special repair &amp; renovation of pump house and other Allied Works for Pump House No - 1 of Talsa W/S scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000894/2024-2025</t>
   </si>
   <si>
     <t>926/HAB</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>JP CONSTRUCTION &amp; SUPPLIERS.</t>
   </si>
   <si>
     <t>Special repair &amp; renovation of pump house and other Allied Works for Pump House No - 2 of Talsa W/S scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000899/2024-2025</t>
   </si>
   <si>
     <t>931/HAB</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
-  </si>
-[...55 lines deleted...]
-    <t>M/S K.P.PAL.</t>
   </si>
   <si>
     <t>Construction of Service Road (35 Mtr. Length X 2 Mtr. Width) for Pump House No:1 of Talsa Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2024-2025</t>
   </si>
   <si>
     <t>698/HAB</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY SUPPLIERS &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Construction of Service Road (20 Mtr. Length X 2 Mtr. Width) for Pump House No:2 of Talsa Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000345/2024-2025</t>
   </si>
@@ -922,432 +922,432 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.96</v>
+        <v>295.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>217.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.61</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>7.71</v>
+        <v>10.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.66</v>
+        <v>7.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>2.6</v>
+        <v>28.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.49</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>295.79</v>
+        <v>60.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>217.73</v>
+        <v>24.67</v>
       </c>
       <c r="R8" s="4">
-        <v>73.61</v>
+        <v>40.6</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>60.76</v>
+        <v>2.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>24.67</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>40.6</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>64</v>
-      </c>
-[...16 lines deleted...]
-        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>28.99</v>
+        <v>2.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.49</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>84.49</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>