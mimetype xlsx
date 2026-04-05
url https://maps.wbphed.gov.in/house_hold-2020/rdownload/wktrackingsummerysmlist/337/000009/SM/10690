--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,68 @@
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Chikanpara water supply scheme at 2nd T/W Site under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001168/2023-2024</t>
   </si>
   <si>
     <t>2690/BD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELLS.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Chikanpara water supply scheme at Head Work Site under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>2686/BD</t>
   </si>
   <si>
     <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Repairing &amp; renovation of Compressor Room for Iron Elimination Plant under Augmentation of Chikanpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001565/2023-2024</t>
+  </si>
+  <si>
+    <t>54/BD</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>04/02/2024</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO.(BON)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1629,87 +1647,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>16.16</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>6.02</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>692.08</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>