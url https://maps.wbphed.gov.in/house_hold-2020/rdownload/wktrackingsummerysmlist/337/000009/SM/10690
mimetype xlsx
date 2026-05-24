--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -919,54 +919,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.73</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -980,54 +980,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>2.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.76</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1155,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>481.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>481.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1216,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>10.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.18</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1277,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>8.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1338,90 +1338,92 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>78.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.4</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>19.69</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>13.57</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
@@ -1490,52 +1492,56 @@
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>4.31</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
@@ -1572,54 +1578,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>16.16</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>14.26</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>88.25</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1633,54 +1639,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>16.16</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>13.56</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>83.95</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1694,88 +1700,88 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>6.02</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>692.08</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>553.07</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>79.91</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>