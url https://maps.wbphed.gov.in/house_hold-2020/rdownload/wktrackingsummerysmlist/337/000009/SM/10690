--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -1073,52 +1073,56 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>4.84</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">