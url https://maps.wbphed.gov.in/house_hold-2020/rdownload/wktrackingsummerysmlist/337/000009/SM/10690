--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,285 +89,285 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground water based piped water supply scheme for Chikanpara to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/10690</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing &amp; Renovation of 02No. Pump House and allied works at Chikonpara water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002934/2021-2022</t>
+  </si>
+  <si>
+    <t>586/BON</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>MA CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Repairing &amp; Renovation of 01No. Pump House and allied works at Chikonpara water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002935/2021-2022</t>
   </si>
   <si>
     <t>632/BON</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>21/01/2022</t>
   </si>
   <si>
-    <t>MA CONSTRUCTION.</t>
-[...14 lines deleted...]
-    <t>05/01/2022</t>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Chikanpara Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000864/2022-2023</t>
+  </si>
+  <si>
+    <t>3762/BD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2022-2023</t>
   </si>
   <si>
     <t>1368/BD</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II and III (Rep) under Chikanpara W/S Scheme and Pump House No.I, II and III under Chandpara W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001167/2023-2024</t>
+  </si>
+  <si>
+    <t>4795/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE (M)</t>
+  </si>
+  <si>
     <t>Renovation and repairing of Boundary wall and Construction of Approach Road at 2nd Tube Well site under Augmentation of Chikanpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002349/2023-2024</t>
   </si>
   <si>
     <t>977/Bon</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
-    <t>26/01/2024</t>
+    <t>21/12/2024</t>
   </si>
   <si>
     <t>M/S SAYAN ENTERPRISE.</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Chikanpara Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
+    <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Chikanpara water supply scheme at Head Work Site under Bongaon Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>2686/BD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Chikanpara water supply scheme at 2nd T/W Site under Bongaon Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001168/2023-2024</t>
+  </si>
+  <si>
+    <t>2690/BD</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation &amp; repairing of Boundary wall at Head work site for Augmentation of Chikanpara water Supply scheme, Gaighata Block within jurisdiction of Bongaon Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001480/2023-2024</t>
   </si>
   <si>
     <t>4413/BD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>VAI ENTERPRISE.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Repairing &amp; renovation of Compressor Room for Iron Elimination Plant under Augmentation of Chikanpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001565/2023-2024</t>
+  </si>
+  <si>
+    <t>54/BD</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>04/02/2024</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO.(BON)</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at 3rd Tube Well site and Construction of Approach Road at 3rd Tube Well site and Head work site under Augmentation of Chikanpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001559/2023-2024</t>
   </si>
   <si>
     <t>40/BD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>M/S.RAJESH CONTRUCTION</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Special Repairing work in connection with augmentation work at total command area of Chikanpara Water Supply Scheme, to repair the damaged pipeline due to road widening and drain construction, to extend the Backwash line and also to convert the mouzas into Swajal Gram within Bongaon Sub Division, under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>1904/BD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>Repairing and renovation of 150 Cum C.W.R. for Augmentation of Chikanpara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000399/2025-2026</t>
   </si>
   <si>
     <t>816/Bon</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>Construction of Latrine at Head Work site and Renovation of P/H No-1 for Chikanpara Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000566/2025-2026</t>
   </si>
   <si>
     <t>638/Bon</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>MONDAL &amp; CO.(BON)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -916,57 +916,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.26</v>
+        <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.19</v>
+        <v>2.34</v>
       </c>
       <c r="R3" s="4">
-        <v>94.73</v>
+        <v>92.76</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,784 +977,788 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>2.52</v>
+        <v>1.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.34</v>
+        <v>1.19</v>
       </c>
       <c r="R4" s="4">
-        <v>92.76</v>
+        <v>94.73</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>46.36</v>
+        <v>481.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>481.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.84</v>
+        <v>46.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>481.61</v>
+        <v>78.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>481.36</v>
+        <v>15.4</v>
       </c>
       <c r="R7" s="4">
-        <v>99.95</v>
+        <v>19.69</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>10.85</v>
+        <v>4.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.76</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.18</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>8.42</v>
+        <v>16.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.18</v>
+        <v>13.56</v>
       </c>
       <c r="R9" s="4">
-        <v>97.17</v>
+        <v>83.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>78.21</v>
+        <v>16.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.4</v>
+        <v>14.26</v>
       </c>
       <c r="R10" s="4">
-        <v>19.69</v>
+        <v>88.25</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>13.57</v>
+        <v>10.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.18</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1.8</v>
+        <v>6.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.31</v>
+        <v>8.42</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.18</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>16.16</v>
+        <v>13.57</v>
       </c>
       <c r="Q14" s="4">
-        <v>14.26</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>88.25</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>16.16</v>
+        <v>1.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>13.56</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>83.95</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="P16" s="4">
-        <v>6.02</v>
+        <v>4.31</v>
       </c>
       <c r="Q16" s="4">
-        <v>6.02</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>692.08</v>