--- v1 (2026-03-03)
+++ v2 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -320,51 +320,66 @@
   <si>
     <t>4795/EMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE (M)</t>
   </si>
   <si>
     <t>Formal work order for Dismantling and Cement Concreting of existing Cement Concrete Road for laying rest part of UPVC pipes within command area and Drum Sheet Walling for supporting other UPVC Pipes along the NH 35 for Augmentation work at Chandpara W/S Scheme under Gaighata block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002017/2023-2024</t>
   </si>
   <si>
     <t>808/BD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
-    <t>02/12/2025</t>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Repairing &amp; renovation of Compressor Room for Iron Elimination Plant under Augmentation of Chandpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001566/2023-2024</t>
+  </si>
+  <si>
+    <t>63/BD</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1711,87 +1726,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P16" s="4">
         <v>112.22</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" s="4">
+        <v>6.02</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>834.35</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>