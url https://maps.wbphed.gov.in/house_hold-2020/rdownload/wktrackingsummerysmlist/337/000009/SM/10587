--- v2 (2026-04-07)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,50 +336,92 @@
     <t>ORD/002017/2023-2024</t>
   </si>
   <si>
     <t>808/BD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Repairing &amp; renovation of Compressor Room for Iron Elimination Plant under Augmentation of Chandpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001566/2023-2024</t>
   </si>
   <si>
     <t>63/BD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for MS Pipeline Crossing by adopting Mini HDD for Road Crossing near Chandpara Bazar on NH-35 Road including the cost of carrier pipe, all labours, materials tools and cleaning of site etc. complete in all respect for Augmentation of Chandpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000695/2024-2025</t>
+  </si>
+  <si>
+    <t>3184/BD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>ATINDRA CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for MS Pipeline Crossing by adopting Mini HDD for Road Crossing near Chandpara Bazar on Chandpara-Thakurnagar Road including the cost of carrier pipe, all labours, materials tools and cleaning of site etc. complete in all respect for Augmentation of Chandpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000696/2024-2025</t>
+  </si>
+  <si>
+    <t>3183/BD</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of High Lift Pump House under Augmentation of Chandpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000887/2024-2025</t>
+  </si>
+  <si>
+    <t>1395/Bon</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -992,54 +1034,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.01</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1095,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>4.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1156,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>1.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.91</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1346,54 +1388,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>16.16</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>65.6</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1407,54 +1449,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>16.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>14.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.33</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1468,54 +1510,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>13.44</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>13.36</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1529,54 +1571,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>7.4</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.96</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1590,54 +1632,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>525.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>421.34</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>80.23</v>
       </c>
       <c r="S14" s="4">
         <v>92</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1651,54 +1693,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>78.21</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>7.75</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>9.9</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1712,54 +1754,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P16" s="4">
         <v>112.22</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>22.51</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>20.06</v>
       </c>
       <c r="S16" s="4">
         <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1773,101 +1815,284 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P17" s="4">
         <v>6.02</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="7"/>
-[...15 lines deleted...]
-      <c r="P18" s="8">
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="4">
+        <v>14.03</v>
+      </c>
+      <c r="Q18" s="4">
         <v>0</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="R18" s="4">
         <v>0</v>
       </c>
-      <c r="R18" s="8"/>
-      <c r="S18" s="8"/>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P19" s="4">
+        <v>11.91</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P20" s="4">
+        <v>1.66</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>1.64</v>
+      </c>
+      <c r="R20" s="4">
+        <v>98.55</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>861.95</v>
+      </c>
+      <c r="P21" s="8">
+        <v>507.7</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>58.9</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>