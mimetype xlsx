--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -1306,52 +1306,56 @@
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>4.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">