--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground water based piped water supply scheme for Chandpara to accommodate FHTC</t>
   </si>
   <si>
     <t>SM/10587</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing &amp; Renovation 2(Two) nos of Pump House and allied works of Chandpara water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002928/2021-2022</t>
+  </si>
+  <si>
+    <t>537/Bon</t>
+  </si>
+  <si>
+    <t>03/11/2021</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>SAMBHU RAY CHOWDHURY.</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of 01No. Pump House and allied works at Chandpara water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002936/2021-2022</t>
+  </si>
+  <si>
+    <t>634/BON</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Chandpara Water Supply Scheme in Gaighata Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002860/2021-2022</t>
   </si>
   <si>
     <t>144/Bon</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT.LTD.</t>
   </si>
   <si>
-    <t>Repairing &amp; Renovation 2(Two) nos of Pump House and allied works of Chandpara water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
-[...14 lines deleted...]
-    <t>SAMBHU RAY CHOWDHURY.</t>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Chandpara Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000831/2022-2023</t>
+  </si>
+  <si>
+    <t>3629/BD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MANUFACTURING PVT.LTD.</t>
   </si>
   <si>
     <t>Route Survey, Design Drawing &amp; Preparation of DPR for Chandapara Water Supply Scheme in Gaighata Block within the Jurisdiction of Bongaon Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002898/2021-2022</t>
   </si>
   <si>
     <t>143/BON</t>
   </si>
   <si>
-    <t>Repairing &amp; Renovation of 01No. Pump House and allied works at Chandpara water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000012/2022-2023</t>
+  </si>
+  <si>
+    <t>1360/BD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000100/2022-2023</t>
   </si>
   <si>
     <t>3657/BD</t>
   </si>
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...8 lines deleted...]
-    <t>13/05/2022</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II and III (Rep) under Chikanpara W/S Scheme and Pump House No.I, II and III under Chandpara W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001167/2023-2024</t>
+  </si>
+  <si>
+    <t>4795/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE (M)</t>
   </si>
   <si>
     <t>Renovation and repairing of Boundary wall and Construction of Approach Road at 2nd Tube Well site under Augmentation of Chandpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002275/2023-2024</t>
   </si>
   <si>
     <t>841/Bon</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
-    <t>24/11/2023</t>
+    <t>19/12/2024</t>
   </si>
   <si>
     <t>M/S SAYAN ENTERPRISE.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. Tube well 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Chandpara Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001114/2023-2024</t>
+  </si>
+  <si>
+    <t>2937/BD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Chandpara water supply scheme at 2nd T/W Site under Bongaon Sub-Division P.H.E.Dte</t>
   </si>
   <si>
     <t>ORD/000885/2023-2024</t>
   </si>
   <si>
     <t>2699/BD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. Tube well 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Chandpara Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Renovation &amp; repairing of Boundary wall at Head work site for Augmentation of Chandpara water Supply scheme, Gaighata Block within jurisdiction of Bongaon Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001479/2023-2024</t>
   </si>
   <si>
     <t>4412/BD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>BHABANI ENTERPRISE.</t>
   </si>
   <si>
+    <t>Formal work order for Dismantling and Cement Concreting of existing Cement Concrete Road for laying rest part of UPVC pipes within command area and Drum Sheet Walling for supporting other UPVC Pipes along the NH 35 for Augmentation work at Chandpara W/S Scheme under Gaighata block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002017/2023-2024</t>
+  </si>
+  <si>
+    <t>808/BD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at 3rd Tube Well site and Construction of Approach Road at 3rd Tube Well site and Head work site under Augmentation of Chandpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001555/2023-2024</t>
   </si>
   <si>
     <t>41/BD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>ROY ENGINEERS.</t>
-  </si>
-[...52 lines deleted...]
-    <t>02/03/2026</t>
   </si>
   <si>
     <t>Acceptance cum work order for Improvement of Iron Elimination Plant and other related allied works and Repairing &amp; renovation of Compressor Room for Iron Elimination Plant under Augmentation of Chandpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001566/2023-2024</t>
   </si>
   <si>
     <t>63/BD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for MS Pipeline Crossing by adopting Mini HDD for Road Crossing near Chandpara Bazar on NH-35 Road including the cost of carrier pipe, all labours, materials tools and cleaning of site etc. complete in all respect for Augmentation of Chandpara Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000695/2024-2025</t>
   </si>
   <si>
     <t>3184/BD</t>
   </si>
@@ -970,57 +970,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.05</v>
+        <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.01</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1028,836 +1028,836 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>2.52</v>
+        <v>1.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.47</v>
+        <v>1.14</v>
       </c>
       <c r="R4" s="4">
-        <v>98.01</v>
+        <v>90.91</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.04</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.72</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>1.26</v>
+        <v>525.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.14</v>
+        <v>421.34</v>
       </c>
       <c r="R6" s="4">
-        <v>90.91</v>
+        <v>80.23</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>31.17</v>
+        <v>4.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>11.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.59</v>
+        <v>31.17</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>16.16</v>
+        <v>78.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.6</v>
+        <v>7.75</v>
       </c>
       <c r="R10" s="4">
-        <v>65.6</v>
+        <v>9.9</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>16.12</v>
+        <v>4.59</v>
       </c>
       <c r="Q11" s="4">
-        <v>14.88</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>92.33</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>13.44</v>
+        <v>16.12</v>
       </c>
       <c r="Q12" s="4">
-        <v>13.36</v>
+        <v>14.88</v>
       </c>
       <c r="R12" s="4">
-        <v>99.45</v>
+        <v>92.33</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>7.4</v>
+        <v>16.16</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.96</v>
+        <v>10.6</v>
       </c>
       <c r="R13" s="4">
-        <v>26.47</v>
+        <v>65.6</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>525.18</v>
+        <v>13.44</v>
       </c>
       <c r="Q14" s="4">
-        <v>421.34</v>
+        <v>13.36</v>
       </c>
       <c r="R14" s="4">
-        <v>80.23</v>
+        <v>99.45</v>
       </c>
       <c r="S14" s="4">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="P15" s="4">
-        <v>78.21</v>
+        <v>112.22</v>
       </c>
       <c r="Q15" s="4">
-        <v>7.75</v>
+        <v>22.51</v>
       </c>
       <c r="R15" s="4">
-        <v>9.9</v>
+        <v>20.06</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>112.22</v>
+        <v>7.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>22.51</v>
+        <v>1.96</v>
       </c>
       <c r="R16" s="4">
-        <v>20.06</v>
+        <v>26.47</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P17" s="4">
         <v>6.02</v>
       </c>
       <c r="Q17" s="4">
         <v>6</v>
       </c>
       <c r="R17" s="4">
         <v>99.77</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
@@ -1996,51 +1996,51 @@
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P20" s="4">
         <v>1.66</v>
       </c>
       <c r="Q20" s="4">
         <v>1.64</v>
       </c>
       <c r="R20" s="4">
         <v>98.55</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>