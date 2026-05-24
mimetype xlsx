--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,74 @@
     <t>2774/BD</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>ANJALI ENTERPRISE.</t>
   </si>
   <si>
     <t>Improvement of Iron Elimination Plant at Khosdelpur &amp; adj. Mouzas W/S Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001434/2023-2024</t>
   </si>
   <si>
     <t>688/HAB</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>Restoration of existing pipeline along the NH 35 due to widening and strengthening of existing NH 35 near Guma Chowmatha at Khosdelpur water supply scheme within the jurisdiction of Habra Sub-Division under Barasat Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001408/2024-2025</t>
+  </si>
+  <si>
+    <t>74/HAB</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>Restoration of existing pipeline along the NH 35 due to widening and strengthening of existing NH 35 near Khosdelpur Bazar at khosdelpur water supply scheme within the jurisdiction of Habra Sub-Division under Barasat Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001409/2024-2025</t>
+  </si>
+  <si>
+    <t>75/HAB</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -895,54 +919,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.86</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1013,54 +1037,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>333.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>333.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1131,54 +1155,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>74.22</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.82</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>9.19</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1538,54 +1562,54 @@
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>28.99</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.33</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>42.53</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1599,101 +1623,219 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>3.51</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.44</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>97.93</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>471.7</v>
+      </c>
+      <c r="P18" s="8">
+        <v>357.7</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>75.83</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>