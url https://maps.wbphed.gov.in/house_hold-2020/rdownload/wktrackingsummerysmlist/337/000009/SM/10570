--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,62 @@
     <t>01/12/2023</t>
   </si>
   <si>
     <t>Restoration of existing pipeline along the NH 35 due to widening and strengthening of existing NH 35 near Guma Chowmatha at Khosdelpur water supply scheme within the jurisdiction of Habra Sub-Division under Barasat Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001408/2024-2025</t>
   </si>
   <si>
     <t>74/HAB</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>Restoration of existing pipeline along the NH 35 due to widening and strengthening of existing NH 35 near Khosdelpur Bazar at khosdelpur water supply scheme within the jurisdiction of Habra Sub-Division under Barasat Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001409/2024-2025</t>
   </si>
   <si>
     <t>75/HAB</t>
+  </si>
+  <si>
+    <t>Enhancement of GST for providing Functional Household Tap Connection (FHTC) in connection with JJM and Jal Swapna Programme within command area of Khosdelpur WS Scheme</t>
+  </si>
+  <si>
+    <t>BILL/00834/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-262</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,70 +768,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1755,87 +1767,144 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P17" s="4">
         <v>0.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P18" s="4">
+        <v>7.19</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>478.89</v>
+      </c>
+      <c r="P19" s="8">
+        <v>357.7</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>74.69</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>