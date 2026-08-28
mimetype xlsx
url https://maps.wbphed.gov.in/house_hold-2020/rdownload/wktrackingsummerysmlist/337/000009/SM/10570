--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,113 +113,146 @@
   <si>
     <t>Repairing &amp; renovation of Pump House No. 1 &amp; 2 of Khosdelpur&amp; adj. mouzas W/S scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002983/2021-2022</t>
   </si>
   <si>
     <t>513/HAB</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>09/01/2022</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Kosdelpur &amp; Adj. Mouzas Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000353/2022-2023</t>
+  </si>
+  <si>
+    <t>2200/BD</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>24/10/2022</t>
+  </si>
+  <si>
+    <t>H.I.ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000078/2022-2023</t>
+  </si>
+  <si>
+    <t>3105/BD</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000131/2022-2023</t>
   </si>
   <si>
     <t>3798/BD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...28 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Bira-Rajibpur W/S Scheme, Khasdelpur W/S Scheme and Kumarjole W/S Scheme with Pump House No-I under Sadpur W/S Scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/002529/2023-2024</t>
   </si>
   <si>
     <t>4490/EMD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 250 mm. x 150 mm. dia. 270 mtr deep tubewell by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 1 &amp; 2 for Augmentation of Khosdelpur &amp; Adjoining Mouzas water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000914/2023-2024</t>
+  </si>
+  <si>
+    <t>2774/BD</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>ANJALI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Improvement of Iron Elimination Plant at Khosdelpur &amp; adj. Mouzas W/S Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001434/2023-2024</t>
+  </si>
+  <si>
+    <t>688/HAB</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
     <t>Construction of Service Road (30 Mtr. Length X 2 Mtr. Width) for Pump House No:1 of khosdelpur Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000475/2024-2025</t>
   </si>
   <si>
     <t>696/HAB</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>04/08/2024</t>
   </si>
   <si>
     <t>M/S GUHA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall 30 m Length for Pump House No - 2 of Khosdelpur water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000596/2024-2025</t>
   </si>
   <si>
     <t>912/HAB</t>
@@ -269,117 +302,84 @@
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing of Boundary Wall for PH-1 of Khasdelpur Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000592/2024-2025</t>
   </si>
   <si>
     <t>3063/BD</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>24/11/2024</t>
   </si>
   <si>
     <t>ANJALI CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 2 nos. 250 mm. x 150 mm. dia. 270 mtr deep tubewell by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 1 &amp; 2 for Augmentation of Khosdelpur &amp; Adjoining Mouzas water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
-[...29 lines deleted...]
-    <t>01/12/2023</t>
+    <t>Enhancement of GST for providing Functional Household Tap Connection (FHTC) in connection with JJM and Jal Swapna Programme within command area of Khosdelpur WS Scheme</t>
+  </si>
+  <si>
+    <t>BILL/00834/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-262</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
   </si>
   <si>
     <t>Restoration of existing pipeline along the NH 35 due to widening and strengthening of existing NH 35 near Guma Chowmatha at Khosdelpur water supply scheme within the jurisdiction of Habra Sub-Division under Barasat Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001408/2024-2025</t>
   </si>
   <si>
     <t>74/HAB</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>Restoration of existing pipeline along the NH 35 due to widening and strengthening of existing NH 35 near Khosdelpur Bazar at khosdelpur water supply scheme within the jurisdiction of Habra Sub-Division under Barasat Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001409/2024-2025</t>
   </si>
   <si>
     <t>75/HAB</t>
-  </si>
-[...10 lines deleted...]
-    <t>12/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -967,187 +967,187 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.95</v>
+        <v>333.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>333.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>333.61</v>
+        <v>0.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>333.61</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>0.02</v>
+        <v>9.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
@@ -1203,664 +1203,664 @@
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>1.83</v>
+        <v>28.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>42.53</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>4.83</v>
+        <v>3.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.44</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.93</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>0.92</v>
+        <v>1.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>2.6</v>
+        <v>4.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>2.66</v>
+        <v>0.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>5.08</v>
+        <v>2.6</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>28.99</v>
+        <v>2.66</v>
       </c>
       <c r="Q14" s="4">
-        <v>12.33</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>42.53</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>3.51</v>
+        <v>5.08</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.44</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>97.93</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13"/>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P16" s="4">
-        <v>0.95</v>
+        <v>7.19</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P17" s="4">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="I18" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P18" s="4">
-        <v>7.19</v>
+        <v>0.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>478.89</v>