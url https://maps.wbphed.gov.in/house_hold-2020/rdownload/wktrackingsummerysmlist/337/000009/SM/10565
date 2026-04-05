--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,83 @@
     <t>ORD/000075/2025-2026</t>
   </si>
   <si>
     <t>1905/BD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>Construction of Latrine at 2nd Pump House site and Renovation of PH No - 1 &amp; 2 for Ichhapur Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000611/2025-2026</t>
   </si>
   <si>
     <t>653/Bon</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>06/07/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Special Repair &amp; Maintenance work inconnection with augmentation work at Ichhapur W/S Scheme under Gaighata block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000066/2024-2025</t>
+  </si>
+  <si>
+    <t>2596/BD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>Additional laying of UPVC pipe to connect every house hold connection with Augmentation work at Ichhapur W/S Scheme under Gaighata block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000641/2024-2025</t>
+  </si>
+  <si>
+    <t>1322/Bon</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,73 +747,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1487,87 +1520,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>3.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P14" s="4">
+        <v>13.24</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.97</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>671.5</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>