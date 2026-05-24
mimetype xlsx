--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,68 @@
     <t>2596/BD</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>Additional laying of UPVC pipe to connect every house hold connection with Augmentation work at Ichhapur W/S Scheme under Gaighata block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/000641/2024-2025</t>
   </si>
   <si>
     <t>1322/Bon</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Additional laying of UPVC pipe to connect every house hold connection with Augmentation work at Ichhapur W/S Scheme under Gaighata block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000885/2024-2025</t>
+  </si>
+  <si>
+    <t>1385/Bon</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>RAJ ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -910,54 +928,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.63</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -971,54 +989,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>16.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.02</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1032,54 +1050,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>0.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1150,54 +1168,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>91.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>21.7</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1268,54 +1286,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>468.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>467.86</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1329,54 +1347,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>19.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.14</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1567,54 +1585,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>13.24</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>26.46</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1628,101 +1646,162 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
         <v>4.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B16" s="7"/>
-[...15 lines deleted...]
-      <c r="P16" s="8">
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.6</v>
+      </c>
+      <c r="Q16" s="4">
         <v>0</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="4">
         <v>0</v>
       </c>
-      <c r="R16" s="8"/>
-      <c r="S16" s="8"/>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>676.09</v>
+      </c>
+      <c r="P17" s="8">
+        <v>531.3</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>78.58</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>