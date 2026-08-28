--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,270 +113,270 @@
   <si>
     <t>Work order for repairing &amp; renovation of Pump House and allied works of Ichhapur Water Supply Scheme.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002941/2021-2022</t>
   </si>
   <si>
     <t>540/ BON</t>
   </si>
   <si>
     <t>03/11/2021</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>ROY ENGINEERS.</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI/UPVC distribution pipe line and Providing Functional House Hold Tap Connection (FHTC) for Augmentation of Ichhapur Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000867/2022-2023</t>
+  </si>
+  <si>
+    <t>3768/BD</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>BALAJI UDDYOG</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000014/2022-2023</t>
+  </si>
+  <si>
+    <t>1363/BD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II and III (Rep) under Shimulpur W/S Scheme and Pump House No-I and II (Rep.) under Ichapur W/S Scheme and Kalupur W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001170/2023-2024</t>
+  </si>
+  <si>
+    <t>4798/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Renovation and repairing of Boundary wall and Construction of Approach Road at 2nd Tube Well site under Augmentation of Ichhapur Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002350/2023-2024</t>
+  </si>
+  <si>
+    <t>978/Bon</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>26/01/2024</t>
+  </si>
+  <si>
+    <t>SAMBHU RAY CHOWDHURY.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Replacement of Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Ichhapur water supply scheme at 2nd T/W Site under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000799/2023-2024</t>
   </si>
   <si>
     <t>2698/BD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
   </si>
   <si>
     <t>Laying of badly damaged distribution pipe line and others allied works for making Panchayet Drain at Ichhapur water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001182/2023-2024</t>
   </si>
   <si>
     <t>329/Bon</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...70 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Laying of badly damaged UPVC Distribution Pipe Lines due to laying of Secondary Rising Main of Habra-Gaighata Project from Amkola More to Kulipara More along with Road Restoration and other allied works at ICCHAPUR Water Supply Scheme within the jurisdiction of Bongaon SubDivision, under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001576/2023-2024</t>
   </si>
   <si>
     <t>85/BD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>NEW MILLENNIUM ENGG'S CO-OP-SO-LTD.</t>
   </si>
   <si>
+    <t>Additional laying of UPVC pipe to connect every house hold connection with Augmentation work at Ichhapur W/S Scheme under Gaighata block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000641/2024-2025</t>
+  </si>
+  <si>
+    <t>1322/Bon</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>UPWARDS ENGINEERING PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Special Repair &amp; Maintenance work inconnection with augmentation work at Ichhapur W/S Scheme under Gaighata block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000066/2024-2025</t>
+  </si>
+  <si>
+    <t>2596/BD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>18/09/2024</t>
+  </si>
+  <si>
+    <t>Additional laying of UPVC pipe to connect every house hold connection with Augmentation work at Ichhapur W/S Scheme under Gaighata block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000885/2024-2025</t>
+  </si>
+  <si>
+    <t>1385/Bon</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>RAJ ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction of Boundary wall at Head Work site for Augmentation of Ichhapur Water Supply Scheme, Gaighata Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000076/2025-2026</t>
   </si>
   <si>
     <t>1770/BD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>24/01/2026</t>
   </si>
   <si>
     <t>SONALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Special Repairing work in connection with augmentation work at total command area of Ichhapur Water Supply Scheme, to repair the damaged pipeline due to road widening and drain construction and also to convert the mouzas into Swajal Gram within Bongaon Sub Division, under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000075/2025-2026</t>
   </si>
   <si>
     <t>1905/BD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>Construction of Latrine at 2nd Pump House site and Renovation of PH No - 1 &amp; 2 for Ichhapur Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000611/2025-2026</t>
   </si>
   <si>
     <t>653/Bon</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>06/07/2025</t>
-  </si>
-[...49 lines deleted...]
-    <t>RAJ ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -986,354 +986,354 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>16.16</v>
+        <v>468.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>13.1</v>
+        <v>467.86</v>
       </c>
       <c r="R4" s="4">
-        <v>81.02</v>
+        <v>99.91</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.51</v>
+        <v>10.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.51</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>98.97</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>10.74</v>
+        <v>91.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.7</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>91.05</v>
+        <v>3.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.75</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>21.7</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>3.63</v>
+        <v>16.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.02</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>468.29</v>
+        <v>0.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>467.86</v>
+        <v>0.51</v>
       </c>
       <c r="R9" s="4">
-        <v>99.91</v>
+        <v>98.97</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1405,359 +1405,359 @@
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>21.51</v>
+        <v>4.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>16.43</v>
+        <v>13.24</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>26.46</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>32</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>3.3</v>
+        <v>4.6</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>13.24</v>
+        <v>21.51</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>26.46</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>4.97</v>
+        <v>16.43</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.96</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.75</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="P16" s="4">
-        <v>4.6</v>
+        <v>3.3</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>676.09</v>