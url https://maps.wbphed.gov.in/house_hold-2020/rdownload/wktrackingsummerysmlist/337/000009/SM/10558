--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -796,54 +796,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>271.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>268.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.1</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -857,54 +857,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>44.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.91</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -918,54 +918,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>27.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>26.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.38</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1131,54 +1131,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>458.37</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>314.21</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>68.55</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>