--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -164,87 +164,87 @@
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>25/06/2023</t>
   </si>
   <si>
     <t>B.S.ENTERPRISE. (BASIRHAT)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2022-2023</t>
   </si>
   <si>
     <t>2469/BD</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Formal work order for Repairing &amp; renovation of existing AIRP capacity 54m3/hr for Augmentation of Ashariya Narayanpur w/s scheme, Hasnabad block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001040/2024-2025</t>
+  </si>
+  <si>
+    <t>3713/BD</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>WIST WATER SOLUTIONS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Chhaimalpur W/S Scheme and Pump House No.I &amp; II under Asharia-Narayanpur W/S Scheme , District of 24 Pgs. (N) NIET No.- 29 of EE/EMD of 2022-23 (Sl. No.-07)</t>
   </si>
   <si>
     <t>ORD/001672/2022-2023</t>
   </si>
   <si>
     <t>1003/EMD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SWAPAN KUMAR BHANJA</t>
-  </si>
-[...16 lines deleted...]
-    <t>WIST WATER SOLUTIONS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -997,157 +997,157 @@
         <v>15.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>42.29</v>
+        <v>57.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>57.54</v>
+        <v>42.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>458.37</v>