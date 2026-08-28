--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -131,120 +131,120 @@
   <si>
     <t>15/11/2022</t>
   </si>
   <si>
     <t>M/S DATTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Pump House No.- 1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Ashariya Narayanpur w/s scheme, Hasnabad block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000355/2022-2023</t>
   </si>
   <si>
     <t>2235/BD</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>27/08/2022</t>
   </si>
   <si>
     <t>M/S K.P.PAL.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000037/2022-2023</t>
+  </si>
+  <si>
+    <t>2469/BD</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Repairing of 250 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir &amp; other allied work for Augmentation of Asharia Narayanpur water supply scheme, Hasnabad block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000058/2023-2024</t>
   </si>
   <si>
     <t>1430/BD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>25/06/2023</t>
   </si>
   <si>
     <t>B.S.ENTERPRISE. (BASIRHAT)</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Chhaimalpur W/S Scheme and Pump House No.I &amp; II under Asharia-Narayanpur W/S Scheme , District of 24 Pgs. (N) NIET No.- 29 of EE/EMD of 2022-23 (Sl. No.-07)</t>
+  </si>
+  <si>
+    <t>ORD/001672/2022-2023</t>
+  </si>
+  <si>
+    <t>1003/EMD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR BHANJA</t>
   </si>
   <si>
     <t>Formal work order for Repairing &amp; renovation of existing AIRP capacity 54m3/hr for Augmentation of Ashariya Narayanpur w/s scheme, Hasnabad block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001040/2024-2025</t>
   </si>
   <si>
     <t>3713/BD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>WIST WATER SOLUTIONS PVT. LTD.</t>
-  </si>
-[...19 lines deleted...]
-    <t>SWAPAN KUMAR BHANJA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -893,261 +893,261 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>27.62</v>
+        <v>15.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>26.62</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>96.38</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>15.08</v>
+        <v>27.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>26.62</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.38</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>57.54</v>
+        <v>42.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>42.29</v>
+        <v>57.54</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>458.37</v>