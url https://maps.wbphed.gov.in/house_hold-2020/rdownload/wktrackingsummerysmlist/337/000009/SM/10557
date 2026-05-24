--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,80 @@
     <t>Acceptance cum work order for Emergency repairing of existing FHTC along with pipe line in connection with retrofitting work at different places of Nalkora mouza within Kanmari w/s scheme (Z-I), Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001815/2023-2024</t>
   </si>
   <si>
     <t>232/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Temporary approach road for movement of winch machine and other allied machineries at Head Work site within Kanmari W/S scheme (Z-I), Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000573/2024-2025</t>
   </si>
   <si>
     <t>1117/HSD</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>29/09/2024</t>
   </si>
   <si>
     <t>TRISHA ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Hatgachi mouza in connection with augmentation of Kanmari w/s scheme (Z-I), Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001876/2024-2025</t>
+  </si>
+  <si>
+    <t>523/HSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Nalkora mouza in connection with augmentation of Kanmari w/s scheme (Z-II), Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001459/2024-2025</t>
+  </si>
+  <si>
+    <t>337/HSD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -793,54 +823,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>297.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>291.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.73</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -852,54 +882,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -911,54 +941,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>0.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -972,54 +1002,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>0.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1033,54 +1063,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1124,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>0.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1185,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="4">
         <v>0.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1216,101 +1246,223 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
         <v>0.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>306.41</v>
+      </c>
+      <c r="P13" s="8">
+        <v>297.71</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>97.16</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>