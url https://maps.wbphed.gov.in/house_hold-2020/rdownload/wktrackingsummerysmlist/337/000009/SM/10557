--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,65 @@
     <t>ORD/001876/2024-2025</t>
   </si>
   <si>
     <t>523/HSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Nalkora mouza in connection with augmentation of Kanmari w/s scheme (Z-II), Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001459/2024-2025</t>
   </si>
   <si>
     <t>337/HSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional tap connection at Uttar Nalkora Nityananda FP School, Chunchura FP School, Nalkora Sarat Chandra Smriti FP School, Hatgachi Bhutnath para SSK, Dk. Akratala kakdanga para SSK and Uttar Kanmari FP School within the command area of Kanmari w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000124/2025-2026</t>
+  </si>
+  <si>
+    <t>948/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1382,87 +1397,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>307.37</v>
+      </c>
+      <c r="P14" s="8">
+        <v>297.71</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>96.86</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>