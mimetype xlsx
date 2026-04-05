--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,89 @@
     <t>05/02/2024</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY SUPPLIERS &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Formal Work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Maslandapur Water Supply Scheme (Zone - II) within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000534/2022-2023</t>
   </si>
   <si>
     <t>2448/BD</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRSE. (A UNIT OF SAKET TREXIM PVT.LTD)</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of the Boundary wall in Pump House No. 3 of Maslandapur- II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000356/2024-2025</t>
+  </si>
+  <si>
+    <t>2409/BD</t>
+  </si>
+  <si>
+    <t>06/10/2024</t>
+  </si>
+  <si>
+    <t>JOY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of boundary wall for raising height, drain and repairing of existing boundary wall for the Head Work site of Maslandapur II Piped water supply scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000702/2024-2025</t>
+  </si>
+  <si>
+    <t>3160/BD</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of Service Road (10 Mtr. Length &amp; 2 Mtr. Width) for Pump House No:3 of Maslandapur II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001887/2023-2024</t>
+  </si>
+  <si>
+    <t>135/HAB</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1555,87 +1594,268 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>526.45</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P16" s="4">
+        <v>5.12</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>678.14</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>