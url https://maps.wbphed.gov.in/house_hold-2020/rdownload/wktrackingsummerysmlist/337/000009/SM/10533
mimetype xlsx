--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,65 @@
     <t>JOY ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of boundary wall for raising height, drain and repairing of existing boundary wall for the Head Work site of Maslandapur II Piped water supply scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000702/2024-2025</t>
   </si>
   <si>
     <t>3160/BD</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>Construction of Service Road (10 Mtr. Length &amp; 2 Mtr. Width) for Pump House No:3 of Maslandapur II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001887/2023-2024</t>
   </si>
   <si>
     <t>135/HAB</t>
+  </si>
+  <si>
+    <t>Repair and renovation of High Lift Pump House, Clorine Room and CWR in the Head Work site of Maslandapur II Piped water supply scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000903/2024-2025</t>
+  </si>
+  <si>
+    <t>935/HAB</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -925,54 +940,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1157,54 +1172,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>31.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.74</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1336,54 +1351,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>14.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.43</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.69</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1397,54 +1412,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>4.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.78</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1458,54 +1473,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>19.45</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>16.71</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>85.91</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1519,54 +1534,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>0.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.24</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1580,54 +1595,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>526.45</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>381.78</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>72.52</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1641,54 +1656,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>6.1</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6.04</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1761,101 +1776,160 @@
         <v>103</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P17" s="4">
         <v>0.6</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...15 lines deleted...]
-      <c r="P18" s="8">
+      <c r="I18" s="13"/>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P18" s="4">
+        <v>3.86</v>
+      </c>
+      <c r="Q18" s="4">
         <v>0</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="R18" s="4">
         <v>0</v>
       </c>
-      <c r="R18" s="8"/>
-      <c r="S18" s="8"/>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>681.99</v>
+      </c>
+      <c r="P19" s="8">
+        <v>452.81</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>66.4</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>