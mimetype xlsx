--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -287,51 +287,51 @@
   <si>
     <t>134/HAB</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY SUPPLIERS &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Formal Work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Maslandapur Water Supply Scheme (Zone - II) within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000534/2022-2023</t>
   </si>
   <si>
     <t>2448/BD</t>
   </si>
   <si>
     <t>23/08/2022</t>
   </si>
   <si>
-    <t>08/02/2025</t>
+    <t>09/05/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRSE. (A UNIT OF SAKET TREXIM PVT.LTD)</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of the Boundary wall in Pump House No. 3 of Maslandapur- II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000356/2024-2025</t>
   </si>
   <si>
     <t>2409/BD</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>JOY ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of boundary wall for raising height, drain and repairing of existing boundary wall for the Head Work site of Maslandapur II Piped water supply scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000702/2024-2025</t>
   </si>
@@ -345,50 +345,62 @@
     <t>24/12/2024</t>
   </si>
   <si>
     <t>Construction of Service Road (10 Mtr. Length &amp; 2 Mtr. Width) for Pump House No:3 of Maslandapur II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001887/2023-2024</t>
   </si>
   <si>
     <t>135/HAB</t>
   </si>
   <si>
     <t>Repair and renovation of High Lift Pump House, Clorine Room and CWR in the Head Work site of Maslandapur II Piped water supply scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000903/2024-2025</t>
   </si>
   <si>
     <t>935/HAB</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>BILL/01349/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-441</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>NORTH 24 PAGRANAS DIVISION PHE. DTE. HOLDING ACCOUNT.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,73 +789,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1849,87 +1861,142 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P18" s="4">
         <v>3.86</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P19" s="4">
+        <v>86.95</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>768.94</v>
+      </c>
+      <c r="P20" s="8">
+        <v>452.81</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>58.89</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>