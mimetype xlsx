--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,267 +113,267 @@
   <si>
     <t>Repairing &amp; renovation of Pump House No. - 1 &amp; 2 of Maslandapur W/S scheme (Zone - II) within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002977/2021-2022</t>
   </si>
   <si>
     <t>490/HAB</t>
   </si>
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>ANJALI CONSTRUCTION.</t>
   </si>
   <si>
+    <t>Formal Work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Maslandapur Water Supply Scheme (Zone - II) within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000534/2022-2023</t>
+  </si>
+  <si>
+    <t>2448/BD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRSE. (A UNIT OF SAKET TREXIM PVT.LTD)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000124/2022-2023</t>
   </si>
   <si>
     <t>3790/BD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2022-2023</t>
   </si>
   <si>
     <t>2515/BD</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I, II &amp; III (Zone-II) under Maslandapur W/S Scheme (Rep.) District of 24 Pgs. (N) NIET No.- 29 of EE/EMD of 2022-23 (Sl. No.- 27)</t>
+  </si>
+  <si>
+    <t>ORD/001977/2022-2023</t>
+  </si>
+  <si>
+    <t>1321/EMD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>A.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 no. 250 mm. x 150 mm. dia. 270 mtr deep tubewell by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Head Work Site of Maslandapur water supply scheme (Zone - II) within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>1406/BD</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>ARUN TRADERS</t>
+  </si>
+  <si>
+    <t>Improvement of Iron Elimination Plant at Maslandapur Zone II WS Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001406/2023-2024</t>
+  </si>
+  <si>
+    <t>671/HAB</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>S.G. ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000057/2023-2024</t>
   </si>
   <si>
     <t>1558/BD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...19 lines deleted...]
-  <si>
     <t>construction of the Service Road 35.00 Mtr. Length and 3.00 Mtr. Wide while 1.00 Mtr. wide road already existing in Head Work Site of Maslandapur- II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000603/2024-2025</t>
   </si>
   <si>
     <t>916/HAB</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>09/11/2024</t>
   </si>
   <si>
     <t>M/S GUHA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of the Boundary wall in Pump House No. 2 of Maslandapur- II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000355/2024-2025</t>
   </si>
   <si>
     <t>2410/BD</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>M/S MITRA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 no. 250 mm. x 150 mm. dia. 270 mtr deep tubewell by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Head Work Site of Maslandapur water supply scheme (Zone - II) within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300 mm. x 200 mm. dia. 270 mtr deep tubewell by D.R. Rig method having 300 mm. dia. 36 mtr. long housing pipe &amp; 200 mm. dia. 30 mtr. long Filter at Pump House No. - 2 of Maslandapur(Zone - II) water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001533/2023-2024</t>
   </si>
   <si>
     <t>07/BD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Construction of Service Road (10 Mtr. Length &amp; 2 Mtr. Wide while 1.00 Mtr existing Road ) for Pump House No:2 of Maslandapur II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001886/2023-2024</t>
   </si>
   <si>
     <t>134/HAB</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY SUPPLIERS &amp; CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Formal Work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Maslandapur Water Supply Scheme (Zone - II) within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>ALOK ENTERPRSE. (A UNIT OF SAKET TREXIM PVT.LTD)</t>
+    <t>Construction of Service Road (10 Mtr. Length &amp; 2 Mtr. Width) for Pump House No:3 of Maslandapur II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001887/2023-2024</t>
+  </si>
+  <si>
+    <t>135/HAB</t>
+  </si>
+  <si>
+    <t>JOY ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of the Boundary wall in Pump House No. 3 of Maslandapur- II Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000356/2024-2025</t>
   </si>
   <si>
     <t>2409/BD</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
-    <t>JOY ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of boundary wall for raising height, drain and repairing of existing boundary wall for the Head Work site of Maslandapur II Piped water supply scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000702/2024-2025</t>
   </si>
   <si>
     <t>3160/BD</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>24/12/2024</t>
-  </si>
-[...7 lines deleted...]
-    <t>135/HAB</t>
   </si>
   <si>
     <t>Repair and renovation of High Lift Pump House, Clorine Room and CWR in the Head Work site of Maslandapur II Piped water supply scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000903/2024-2025</t>
   </si>
   <si>
     <t>935/HAB</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>BILL/01349/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-441</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
@@ -988,493 +988,493 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>34.22</v>
+        <v>526.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>381.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.52</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>22.72</v>
+        <v>34.22</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.85</v>
+        <v>22.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>31.79</v>
       </c>
       <c r="Q7" s="4">
         <v>26.94</v>
       </c>
       <c r="R7" s="4">
         <v>84.74</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>2.26</v>
+        <v>14.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.43</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.69</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>5.71</v>
+        <v>4.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.78</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>14.49</v>
+        <v>1.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.43</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>92.69</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>4.47</v>
+        <v>2.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.42</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.78</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1482,60 +1482,60 @@
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>19.45</v>
+        <v>5.71</v>
       </c>
       <c r="Q12" s="4">
-        <v>16.71</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>85.91</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1543,57 +1543,57 @@
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>0.75</v>
+        <v>19.45</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.73</v>
+        <v>16.71</v>
       </c>
       <c r="R13" s="4">
-        <v>98.24</v>
+        <v>85.91</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1604,238 +1604,238 @@
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>526.45</v>
+        <v>0.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>381.78</v>
+        <v>0.73</v>
       </c>
       <c r="R14" s="4">
-        <v>72.52</v>
+        <v>98.24</v>
       </c>
       <c r="S14" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>6.1</v>
+        <v>0.6</v>
       </c>
       <c r="Q15" s="4">
-        <v>6.04</v>
+        <v>0.6</v>
       </c>
       <c r="R15" s="4">
-        <v>99.02</v>
+        <v>99.52</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="P16" s="4">
-        <v>5.12</v>
+        <v>6.1</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>6.04</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="I17" s="13"/>
+        <v>101</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="P17" s="4">
-        <v>0.6</v>
+        <v>5.12</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.52</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>