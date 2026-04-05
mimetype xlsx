--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -266,81 +266,75 @@
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Hiring Petrol Luxury Car on Daily basis (from20.08.2024 to 28.02.2025) for the office use of the Assistant Engineer(HQ), Barasat Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000406/2024-2025</t>
   </si>
   <si>
     <t>2341/BD</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Hiring Petrol Luxury Car on Daily basis for the office use of the Assistant Engineer(HQ), Barasat Division, PHE Dte. Period from 01.03.2025 to 31.08.2025.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Sinking of 2 nos. 250 mm. x 150 mm. dia. 270 mtr deep tube well by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 1 &amp; 2 for Augmentation of Kankpul water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000913/2023-2024</t>
   </si>
   <si>
     <t>2775/BD</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Special repair &amp; renovation of pump house and other Allied Works for Pump House No - 1 of Kankpul W/S scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000891/2024-2025</t>
+  </si>
+  <si>
+    <t>924/HAB</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1456,163 +1450,163 @@
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>28.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="P14" s="4">
-        <v>28.92</v>
+        <v>2.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>538.87</v>
+        <v>540.65</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
       <c r="Q15" s="8">
         <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>