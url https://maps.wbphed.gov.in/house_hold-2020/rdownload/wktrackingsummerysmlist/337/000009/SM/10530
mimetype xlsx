--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,68 @@
     <t>Acceptance cum work order for Sinking of 2 nos. 250 mm. x 150 mm. dia. 270 mtr deep tube well by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 1 &amp; 2 for Augmentation of Kankpul water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000913/2023-2024</t>
   </si>
   <si>
     <t>2775/BD</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Special repair &amp; renovation of pump house and other Allied Works for Pump House No - 1 of Kankpul W/S scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000891/2024-2025</t>
   </si>
   <si>
     <t>924/HAB</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Boundary Wall for Pump House No - 2 of Kankpul water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000590/2024-2025</t>
+  </si>
+  <si>
+    <t>3064/BD</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>SANTU GHOSH.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1061,54 +1079,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>225.63</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1352,54 +1370,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>328.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>288.55</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>87.72</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1411,54 +1429,54 @@
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>0.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>215.08</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1545,87 +1563,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P14" s="4">
         <v>2.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.61</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>547.26</v>
+      </c>
+      <c r="P16" s="8">
+        <v>292.49</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>53.45</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>