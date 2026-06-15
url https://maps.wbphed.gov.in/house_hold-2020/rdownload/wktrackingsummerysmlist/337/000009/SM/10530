--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,62 @@
     <t>Special repair &amp; renovation of pump house and other Allied Works for Pump House No - 1 of Kankpul W/S scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000891/2024-2025</t>
   </si>
   <si>
     <t>924/HAB</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary Wall for Pump House No - 2 of Kankpul water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000590/2024-2025</t>
   </si>
   <si>
     <t>3064/BD</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>SANTU GHOSH.</t>
+  </si>
+  <si>
+    <t>BILL/01349/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-441</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>NORTH 24 PAGRANAS DIVISION PHE. DTE. HOLDING ACCOUNT.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,73 +753,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1624,87 +1636,142 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>6.61</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>86.95</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>634.21</v>
+      </c>
+      <c r="P17" s="8">
+        <v>292.49</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>46.12</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>