--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,137 +89,191 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground water based piped water supply scheme for Kankpul to accommodate</t>
   </si>
   <si>
     <t>SM/10530</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Kankpul Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000562/2022-2023</t>
+  </si>
+  <si>
+    <t>2678/BD</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATERTREATMENT ENGINEERS (P) LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000082/2022-2023</t>
+  </si>
+  <si>
+    <t>3107/BD</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000133/2022-2023</t>
   </si>
   <si>
     <t>3799/BD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...10 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep.) and III(New) (Zone-II) under Durgapur-Baylani W/S Scheme with P/H-I, II and III(any 2 nos) under Kankpul W/S Scheme in District of 24 Pgs. (N) NIET No.- 32 of EE/EMD of 2022-23 (Sl. No.- 09)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001971/2022-2023</t>
   </si>
   <si>
     <t>1285/EMD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>BENGAL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 250 mm. x 150 mm. dia. 270 mtr deep tube well by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 1 &amp; 2 for Augmentation of Kankpul water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000913/2023-2024</t>
+  </si>
+  <si>
+    <t>2775/BD</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Continuation work order Hiring of 1 no. of Diesel Luxury Car (Euro - IV/VI) in good condition (traffic worthy) on daily basis for office use of the Assistant Engineer, For supervision of J.J.M. related work, executed within the entire Jurisdiction of Habra Sub-Division, under Barasat Division P.H.E. Dte.(For the period from: 01.03.2024 to 31.08.24)</t>
   </si>
   <si>
     <t>ORD/001795/2023-2024</t>
   </si>
   <si>
     <t>211/HAB</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>M/S SUKANTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for construction of Service Road(15 Mtr. Length X 2 Mtr. Width) for Pump House No:2 of Kankpul Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001896/2023-2024</t>
   </si>
   <si>
     <t>169/HAB</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>M/S LATIKA CONSTRUCTION.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Hiring Petrol Luxury Car on Daily basis (from20.08.2024 to 28.02.2025) for the office use of the Assistant Engineer(HQ), Barasat Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000406/2024-2025</t>
+  </si>
+  <si>
+    <t>2341/BD</t>
+  </si>
+  <si>
+    <t>16/08/2024</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>M/S B.K.ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Special repair &amp; renovation of pump house and other Allied Works for Pump House No - 2 of Kankpul W/S scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000897/2024-2025</t>
   </si>
   <si>
     <t>930/HAB</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>VAI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary Wall (75 m Length) for Pump House No - 3 of Kankpul water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000405/2024-2025</t>
   </si>
   <si>
     <t>2581/BD</t>
@@ -228,104 +282,50 @@
     <t>05/09/2024</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
     <t>NEW MA TARA ENTERPRISE.</t>
   </si>
   <si>
     <t>Construction of Service Road (35 Mtr. Length X 2 Mtr. Width) for Pump House No:3 of kankpul Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2024-2025</t>
   </si>
   <si>
     <t>694/HAB</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>04/08/2024</t>
   </si>
   <si>
     <t>DEBASISH SARKAR.</t>
-  </si>
-[...52 lines deleted...]
-    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Special repair &amp; renovation of pump house and other Allied Works for Pump House No - 1 of Kankpul W/S scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000891/2024-2025</t>
   </si>
   <si>
     <t>924/HAB</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary Wall for Pump House No - 2 of Kankpul water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000590/2024-2025</t>
   </si>
   <si>
     <t>3064/BD</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
@@ -891,761 +891,761 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>90.58</v>
+        <v>328.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>288.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.72</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>9.23</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>60.96</v>
+        <v>90.58</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>0.87</v>
+        <v>60.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.97</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>225.63</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>28.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>2.6</v>
+        <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>225.63</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>11.91</v>
+        <v>0.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>2.14</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>215.08</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>328.95</v>
+        <v>2.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>288.55</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>87.72</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>0.92</v>
+        <v>11.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.97</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>215.08</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>28.92</v>
+        <v>2.14</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
         <v>2.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>6.61</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>