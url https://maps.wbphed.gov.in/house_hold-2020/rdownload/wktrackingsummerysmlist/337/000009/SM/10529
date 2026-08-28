--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,186 +113,186 @@
   <si>
     <t>Repairing &amp; renovation of Pump House No. ? 1 &amp; 2 of Janaphul W/S scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002981/2021-2022</t>
   </si>
   <si>
     <t>503/HAB</t>
   </si>
   <si>
     <t>03/12/2021</t>
   </si>
   <si>
     <t>02/01/2022</t>
   </si>
   <si>
     <t>AREOCON.</t>
   </si>
   <si>
+    <t>Formal Work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of at Janaphul Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2022-2023</t>
+  </si>
+  <si>
+    <t>2461/BD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>UTPAL CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000080/2022-2023</t>
+  </si>
+  <si>
+    <t>3106/BD</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000126/2022-2023</t>
   </si>
   <si>
     <t>3797/BD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Janapul W/S Scheme and Bergum W/S Scheme with Pump House No-I, II And III under Gaighata W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001169/2023-2024</t>
+  </si>
+  <si>
+    <t>4797/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 nos. 250 mm. x 150 mm. dia. 270 mtr deep tubewell by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 2 for Augmentation of Janaphul water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000911/2023-2024</t>
   </si>
   <si>
     <t>2777/BD</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>M/S K.P.PAL.</t>
   </si>
   <si>
-    <t>RTOR000080/2022-2023</t>
-[...5 lines deleted...]
-    <t>18/10/2022</t>
+    <t>Acceptance cum work order for Sinking of 1 no. 250 mm. x 150 mm. dia. 270 mtr deep tube well by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 2 of Janaphul water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000043/2023-2024</t>
+  </si>
+  <si>
+    <t>1407/BD</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>Improvement of Iron Elimination Plant at Janaphul W/S Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001424/2023-2024</t>
+  </si>
+  <si>
+    <t>692/HAB</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000055/2023-2024</t>
   </si>
   <si>
     <t>1556/BD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum work order for construction of the Boundary wall in Pump House No. 2 of Janaphul Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>1799/BD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>15/08/2024</t>
-  </si>
-[...49 lines deleted...]
-    <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Special repair &amp; renovation of boundary wall and other allied Works for Pump House No - 1 of Janaphul W/S scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001876/2023-2024</t>
   </si>
   <si>
     <t>131/HAB</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>DEBANJAN GHOSH.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -862,590 +862,590 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.12</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.17</v>
+        <v>230.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>192.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.23</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>14.5</v>
+        <v>8.11</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>8.11</v>
+        <v>6.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>74.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>74.15</v>
+        <v>14.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.19</v>
+        <v>14.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.79</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>230.82</v>
+        <v>4.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>14.5</v>
+        <v>0.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>4.51</v>
+        <v>5.19</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1456,88 +1456,88 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>0.77</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>360.93</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>211.79</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>58.68</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>