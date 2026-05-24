--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -275,87 +275,105 @@
   <si>
     <t>2778/BD</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of at Gaighata Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000559/2022-2023</t>
   </si>
   <si>
     <t>2533/BD</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
-    <t>15/05/2025</t>
+    <t>09/02/2026</t>
   </si>
   <si>
     <t>SUPRITI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary Wall (110 m Length) for Pump House No - 1 of Gaighata water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>2283/BD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>PUSPA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary Wall (70 m Length) for Pump House No - 2 of Gaighata water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>2285/BD</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Improvement of Iron Elimination Plant including repairing of drain and other allied works of Gaighata W/S Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2024-2025</t>
+  </si>
+  <si>
+    <t>692/HAB</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>M/S LATIKA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -907,54 +925,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.2</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,54 +986,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1086,54 +1104,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>28.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>25.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.78</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1279,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>74.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>16.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>21.65</v>
       </c>
       <c r="S9" s="4">
         <v>57</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1493,54 +1511,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>14.47</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.64</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>80.39</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1554,54 +1572,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>482.07</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>404.3</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>83.87</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1690,87 +1708,146 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>11.03</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.07</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>4.06</v>
+      </c>
+      <c r="R17" s="4">
+        <v>99.77</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>841.06</v>
+      </c>
+      <c r="P18" s="8">
+        <v>465.54</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>55.35</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>