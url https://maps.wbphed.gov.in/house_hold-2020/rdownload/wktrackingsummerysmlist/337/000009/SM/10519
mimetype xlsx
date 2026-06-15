--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -299,81 +299,81 @@
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>SUPRITI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary Wall (110 m Length) for Pump House No - 1 of Gaighata water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000339/2024-2025</t>
   </si>
   <si>
     <t>2283/BD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>PUSPA CONSTRUCTION.</t>
   </si>
   <si>
+    <t>Improvement of Iron Elimination Plant including repairing of drain and other allied works of Gaighata W/S Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2024-2025</t>
+  </si>
+  <si>
+    <t>692/HAB</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>M/S LATIKA CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction of Boundary Wall (70 m Length) for Pump House No - 2 of Gaighata water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>2285/BD</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>VAI ENTERPRISE.</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S LATIKA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1669,138 +1669,138 @@
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>11.03</v>
+        <v>4.07</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="I17" s="13"/>
+        <v>101</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>4.07</v>
+        <v>11.03</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.06</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.77</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>