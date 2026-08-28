--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -128,219 +128,219 @@
   <si>
     <t>02/12/2021</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>M/S SANKAR ENTERPRISE.</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of Pump House No. ¿ 3 of Gaighata W/S scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002982/2021-2022</t>
   </si>
   <si>
     <t>511/HAB</t>
   </si>
   <si>
     <t>10/12/2021</t>
   </si>
   <si>
     <t>09/01/2022</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of at Gaighata Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000559/2022-2023</t>
+  </si>
+  <si>
+    <t>2533/BD</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>08/08/2026</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000079/2022-2023</t>
+  </si>
+  <si>
+    <t>3106/BD</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000125/2022-2023</t>
   </si>
   <si>
     <t>3796/BD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Janapul W/S Scheme and Bergum W/S Scheme with Pump House No-I, II And III under Gaighata W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001169/2023-2024</t>
+  </si>
+  <si>
+    <t>4797/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 2 nos. 250 mm. x 150 mm. dia. 270 mtr deep tubewell by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 1 &amp; 2 of Gaighata water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000047/2023-2024</t>
   </si>
   <si>
     <t>1408/BD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
   </si>
   <si>
-    <t>RTOR000079/2022-2023</t>
-[...5 lines deleted...]
-    <t>18/10/2022</t>
+    <t>Acceptance cum work order for Sinking of 1 nos. 250 mm. x 150 mm. dia. 270 mtr deep tubewell by D.R. Rig method having 250 mm. dia. 36 mtr. long housing pipe &amp; 150 mm. dia. 30 mtr. long Filter at Pump House No. - 3 for Augmentation of Gaighata water supply scheme within the jurisdiction of Habra Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000903/2023-2024</t>
+  </si>
+  <si>
+    <t>2778/BD</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
   </si>
   <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>1555/BD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...19 lines deleted...]
-  <si>
     <t>Special repair and renovation of pump house and other Allied Works for Pump House No - 1 of Gaighata WS scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000607/2024-2025</t>
   </si>
   <si>
     <t>921/HAB</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>DEBASISH SARKAR.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Construction of Boundary Wall (110 m Length) for Pump House No - 1 of Gaighata water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>2283/BD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>PUSPA CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Construction of Service Road 45 Mtr. Length X 2 Mtr. Width for Pump House No 1 of Gaighata Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000604/2024-2025</t>
   </si>
   <si>
     <t>917/HAB</t>
   </si>
   <si>
     <t>09/11/2024</t>
   </si>
   <si>
     <t>M/S DAS &amp; CO.</t>
   </si>
   <si>
     <t>Construction of Service Road 17 Mtr. Length X 2 Mtr. Width for Pump House No 2 of Gaighata Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000605/2024-2025</t>
   </si>
   <si>
     <t>919/HAB</t>
   </si>
   <si>
     <t>DEBANJAN GHOSH.</t>
-  </si>
-[...52 lines deleted...]
-    <t>PUSPA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Improvement of Iron Elimination Plant including repairing of drain and other allied works of Gaighata W/S Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000340/2024-2025</t>
   </si>
   <si>
     <t>692/HAB</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>M/S LATIKA CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Boundary Wall (70 m Length) for Pump House No - 2 of Gaighata water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
@@ -1022,659 +1022,659 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>177.61</v>
+        <v>482.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>404.3</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.87</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>28.98</v>
+        <v>14.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>25.15</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>86.78</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>14.06</v>
+        <v>177.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>7.44</v>
+        <v>74.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>21.65</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>74.15</v>
+        <v>28.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>16.05</v>
+        <v>25.15</v>
       </c>
       <c r="R9" s="4">
-        <v>21.65</v>
+        <v>86.78</v>
       </c>
       <c r="S9" s="4">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>2.65</v>
+        <v>14.47</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.64</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>80.39</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="P11" s="4">
-        <v>2.75</v>
+        <v>7.44</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>1.04</v>
+        <v>2.65</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>14.47</v>
+        <v>16.34</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.64</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>80.39</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>482.07</v>
+        <v>2.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>404.3</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>83.87</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>89</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>16.34</v>
+        <v>1.04</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
@@ -1741,51 +1741,51 @@
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>11.03</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">