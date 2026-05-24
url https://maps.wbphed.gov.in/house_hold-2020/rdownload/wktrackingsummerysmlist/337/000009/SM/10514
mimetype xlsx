--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,62 @@
     <t>ORD/001885/2023-2024</t>
   </si>
   <si>
     <t>132/HAB</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>DEBASISH SARKAR.</t>
   </si>
   <si>
     <t>Enhancement of GST for the work providing FHTC for augmentation of Bergum water supply scheme</t>
   </si>
   <si>
     <t>BILL/00272/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-54</t>
   </si>
   <si>
     <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>Special repair and renovation of boundary wall and other allied Works for Pump House No - 1 of Bergum WS scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000597/2024-2025</t>
+  </si>
+  <si>
+    <t>913/HAB</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -850,54 +862,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.55</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,54 +980,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>654.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>638.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.51</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1086,54 +1098,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>74.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>13.16</v>
       </c>
       <c r="S7" s="4">
         <v>57</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1265,54 +1277,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>19.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>17.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.39</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1326,54 +1338,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>0.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.37</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1397,87 +1409,146 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P12" s="4">
         <v>33.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.91</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>1.86</v>
+      </c>
+      <c r="R13" s="4">
+        <v>97.56</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>840.86</v>
+      </c>
+      <c r="P14" s="8">
+        <v>670.02</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>79.68</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>