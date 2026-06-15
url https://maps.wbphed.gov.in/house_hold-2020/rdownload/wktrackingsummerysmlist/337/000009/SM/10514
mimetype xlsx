--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,62 @@
     <t>DEBASISH SARKAR.</t>
   </si>
   <si>
     <t>Enhancement of GST for the work providing FHTC for augmentation of Bergum water supply scheme</t>
   </si>
   <si>
     <t>BILL/00272/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-54</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>Special repair and renovation of boundary wall and other allied Works for Pump House No - 1 of Bergum WS scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000597/2024-2025</t>
   </si>
   <si>
     <t>913/HAB</t>
   </si>
   <si>
     <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>BILL/01349/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-441</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>NORTH 24 PAGRANAS DIVISION PHE. DTE. HOLDING ACCOUNT.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,73 +711,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1468,87 +1480,142 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>1.91</v>
       </c>
       <c r="Q13" s="4">
         <v>1.86</v>
       </c>
       <c r="R13" s="4">
         <v>97.56</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>86.95</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>927.81</v>
+      </c>
+      <c r="P15" s="8">
+        <v>670.02</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>72.22</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>