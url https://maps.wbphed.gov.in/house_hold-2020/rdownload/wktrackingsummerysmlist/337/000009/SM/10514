--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -113,92 +113,92 @@
   <si>
     <t>Repairing &amp; renovation of Pump House No. ? 1 &amp; 2 of Bergum W/S scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/002980/2021-2022</t>
   </si>
   <si>
     <t>502/HAB</t>
   </si>
   <si>
     <t>03/12/2021</t>
   </si>
   <si>
     <t>02/01/2022</t>
   </si>
   <si>
     <t>AREOCON.</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system for Augmentation of Bergum Water Supply Scheme within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000560/2022-2023</t>
+  </si>
+  <si>
+    <t>2534/BD</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>27/11/2022</t>
+  </si>
+  <si>
+    <t>UMWELT ENGINEER PVT.LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000081/2022-2023</t>
+  </si>
+  <si>
+    <t>3109/BD</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000127/2022-2023</t>
   </si>
   <si>
     <t>3789/BD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...28 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I &amp; II under Janapul W/S Scheme and Bergum W/S Scheme with Pump House No-I, II And III under Gaighata W/S Scheme District of 24 Pgs. (N)</t>
   </si>
   <si>
     <t>ORD/001169/2023-2024</t>
   </si>
   <si>
     <t>4797/EMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Service Road (20 Mtr. Length &amp; 2 Mtr. Width) for Pump House No:3 of Bergum Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000358/2024-2025</t>
@@ -245,72 +245,72 @@
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
     <t>Construction of Service Road (10 Mtr. Length &amp; 2 Mtr. Width) for Pump House No:1 of Bergum Piped Water Supply Scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001885/2023-2024</t>
   </si>
   <si>
     <t>132/HAB</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>DEBASISH SARKAR.</t>
   </si>
   <si>
+    <t>Special repair and renovation of boundary wall and other allied Works for Pump House No - 1 of Bergum WS scheme in connection with Augmentation work under JJM project within the jurisdiction of Habra Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000597/2024-2025</t>
+  </si>
+  <si>
+    <t>913/HAB</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
     <t>Enhancement of GST for the work providing FHTC for augmentation of Bergum water supply scheme</t>
   </si>
   <si>
     <t>BILL/00272/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-54</t>
   </si>
   <si>
     <t>19/06/2024</t>
-  </si>
-[...10 lines deleted...]
-    <t>30/10/2024</t>
   </si>
   <si>
     <t>BILL/01349/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-441</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>NORTH 24 PAGRANAS DIVISION PHE. DTE. HOLDING ACCOUNT.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -910,187 +910,187 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>26.74</v>
+        <v>654.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>638.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.51</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>654.34</v>
+        <v>17.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>638.03</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>97.51</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>17.8</v>
+        <v>26.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
@@ -1110,54 +1110,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>74.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.75</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>13.16</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>57</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1387,136 +1387,136 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>33.93</v>
+        <v>1.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.56</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P13" s="4">
-        <v>1.91</v>
+        <v>33.93</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.86</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>97.56</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1555,54 +1555,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>927.81</v>
       </c>
       <c r="P15" s="8">
-        <v>670.02</v>
+        <v>660.27</v>
       </c>
       <c r="Q15" s="8">
-        <v>72.22</v>
+        <v>71.16</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>