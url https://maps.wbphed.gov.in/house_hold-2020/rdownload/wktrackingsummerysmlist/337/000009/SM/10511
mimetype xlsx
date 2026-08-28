--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,555 +89,555 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan mission (JJM and Jal Swapna) under command area of Rampur W/S Scheme, Sandeshkhali-II Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase I).</t>
   </si>
   <si>
     <t>SM/10511</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Continuation order for Hiring of one no. DIESEL MOTOR CAB (BS-IV) on daily hire basis for use of the Assistant Engineer, HASNABAD SUB-DIVISION, PHE DTE. Period from 01.10.21 to 30.09.22.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001081/2021-2022</t>
+  </si>
+  <si>
+    <t>1617/HSD</t>
+  </si>
+  <si>
+    <t>29/09/2021</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>SUSMITA MANDAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent resting of 200mm dia DI distribution main by concrete block for low areas in connection with retrofitting of Rampur w/s scheme , Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002855/2021-2022</t>
+  </si>
+  <si>
+    <t>571/HSD</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>S.S.ENTERPRISE. (BAMANGACHI)</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent resting of 250mm dia DI distribution main by concrete block for low areas in connection with retrofitting of Rampur w/s scheme , Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002856/2021-2022</t>
+  </si>
+  <si>
+    <t>572/HSD</t>
+  </si>
+  <si>
+    <t>NEW MANGES INDUSTRIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia HDPE/UPVC distribution pipe line From Khaja baba Fish arot to Mamoni Builder's at Rampur Bazaar in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2022-2023</t>
+  </si>
+  <si>
+    <t>1338/HSD</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia HDPE/UPVC distribution pipe line From Mamoni Builder's to Molla store at Rampur Bazaar in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000400/2022-2023</t>
+  </si>
+  <si>
+    <t>1339/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia HDPE/UPVC distribution pipe line From Abu Baktar to Toto stand at Rampur Bazaar in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000393/2022-2023</t>
+  </si>
+  <si>
+    <t>1332/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Ghoja para in Damakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000466/2022-2023</t>
+  </si>
+  <si>
+    <t>1391/HSD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA CO-OP-LABOUR CONTRACT AND CONST SOC LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Arsad Miya Bazaar in Dhamakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000421/2022-2023</t>
+  </si>
+  <si>
+    <t>1353/HSD</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>13/08/2022</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Moilobi Para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2022-2023</t>
+  </si>
+  <si>
+    <t>1318/HSD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>R.K.MANDAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Rampur Adibasi para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000417/2022-2023</t>
+  </si>
+  <si>
+    <t>1349/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Rampur Haldar para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000415/2022-2023</t>
+  </si>
+  <si>
+    <t>1347/HSD</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Refuge para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000420/2022-2023</t>
   </si>
   <si>
     <t>1352/HSD</t>
   </si>
   <si>
-    <t>03/08/2022</t>
-[...17 lines deleted...]
-    <t>SARKAR ENTERPRISE &amp; CO.</t>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia UPVC distribution pipe line at different places of Molla para,Colony para,Samanta Para &amp; Bagdi para connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002877/2021-2022</t>
+  </si>
+  <si>
+    <t>586/HSD</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia UPVC distribution pipe line at different places of Bagdipara to rampur bazar road,rampur ferry ghat to anganwadi centre &amp; 972 bus stand in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002889/2021-2022</t>
+  </si>
+  <si>
+    <t>598/HSD</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>15/04/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Rampur Hat khola para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000382/2022-2023</t>
+  </si>
+  <si>
+    <t>1320/HSD</t>
+  </si>
+  <si>
+    <t>BARNALI DUTTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Purba dhamakhali pramanik para in Dhamakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000434/2022-2023</t>
+  </si>
+  <si>
+    <t>1360/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Paschim Dhamakhali pramanik para in Damakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000433/2022-2023</t>
   </si>
   <si>
     <t>1359/HSD</t>
   </si>
   <si>
     <t>RAJPATH ENGINEERS-CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Purba dhamakhali pramanik para in Dhamakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
-[...8 lines deleted...]
-    <t>SRI KRISHNA CO-OP-LABOUR CONTRACT AND CONST SOC LTD.</t>
+    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Gayen para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000381/2022-2023</t>
+  </si>
+  <si>
+    <t>1319/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of samanta Para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad SubDivision P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000446/2022-2023</t>
   </si>
   <si>
     <t>1317/HSD</t>
   </si>
   <si>
-    <t>02/08/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Ghoja para in Damakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Mistiri para in Damakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000467/2022-2023</t>
   </si>
   <si>
     <t>1392/HSD</t>
   </si>
   <si>
     <t>M/S R.B.S.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of 50 Bigha More in Damakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000469/2022-2023</t>
   </si>
   <si>
     <t>1394/HSD</t>
   </si>
   <si>
     <t>M/S B.K.ENTERPRISE.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Rampur Haldar para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>1347/HSD</t>
+    <t>Acceptance cum work order for Emergent resting of distribution main by concrete block for low areas at PWD road to Rampur Burning ghat in connection with retrofitting of Rampur w/s scheme , Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002854/2021-2022</t>
+  </si>
+  <si>
+    <t>570/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Kachari para in Damakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000383/2022-2023</t>
+  </si>
+  <si>
+    <t>1321/HSD</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>ABDUL HAMID GAZI.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent resting of 100/150 mm dia DI distribution main by concrete block for low areas of Rampur w/s scheme in connection with retrofitting, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002828/2021-2022</t>
+  </si>
+  <si>
+    <t>512/HSD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Emergent resting of distribution main by concrete block for low areas at Halder Ghery to Pole para in connection with retrofitting of Rampur w/s scheme , Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002853/2021-2022</t>
+  </si>
+  <si>
+    <t>569/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia UPVC distribution pipe line at different places of Haldar para,Haldar gheri more &amp; pole para in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002874/2021-2022</t>
+  </si>
+  <si>
+    <t>582/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid 125 mm dia HDPE distribution pipe line from Arsad Miya Bazar to Dhamakhali Busstand in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002870/2021-2022</t>
+  </si>
+  <si>
+    <t>578/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of boundary wall with RCC column structure at Pump House No.-2 within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001145/2022-2023</t>
+  </si>
+  <si>
+    <t>772/HSD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>03/06/2022</t>
+  </si>
+  <si>
+    <t>BASIRHAT ANCHALICK SHARAMICK THIKADARY SAMABAY SAMITY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection work for newly laid Distribution main 300 mm dia DI Pipe with UC bullah pile from HW site to PWD Road within Rampur w/s scheme,Sandeskhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002826/2021-2022</t>
+  </si>
+  <si>
+    <t>510/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of boundary wall with RCC column structure at Pump House No.-2 within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001144/2022-2023</t>
+  </si>
+  <si>
+    <t>771/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of approach road &amp; other allied works at Head Work site (PH No.-1) within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001427/2021-2022</t>
+  </si>
+  <si>
+    <t>526/BD</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>09/11/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia HDPE/UPVC distribution pipe line from Molla store to Abu baktar shop at Rampur Bazaar in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000391/2022-2023</t>
+  </si>
+  <si>
+    <t>1330/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Rampur notun para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000416/2022-2023</t>
   </si>
   <si>
     <t>1348/HSD</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Protection work for newly laid UPVC pipe line at different places of Rampur Adibasi para in Rampur Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
-[...76 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent resting of distribution main by concrete block for low areas at Halder Ghery to Pole para in connection with retrofitting of Rampur w/s scheme , Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002852/2021-2022</t>
   </si>
   <si>
     <t>568/HSD</t>
   </si>
   <si>
-    <t>22/03/2022</t>
-[...25 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia UPVC distribution pipe line at different places of Akunji para,Naskar para,Gajen para &amp; 50 Bigha more in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002881/2021-2022</t>
   </si>
   <si>
     <t>590/HSD</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia UPVC distribution pipe line at different places of Molla para,Colony para,Samanta Para &amp; Bagdi para connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
-[...59 lines deleted...]
-    <t>30/03/2022</t>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) and Jal Swapna Programme within command area of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000083/2022-2023</t>
+  </si>
+  <si>
+    <t>1539/BD</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>28/08/2022</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent resting of distribution main by concrete block for low areas from Pole para to Rampur bazaar in connection with retrofitting of Rampur w/s scheme , Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002827/2021-2022</t>
   </si>
   <si>
     <t>511/HSD</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Emergent resting of 100/150 mm dia DI distribution main by concrete block for low areas of Rampur w/s scheme in connection with retrofitting, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
-[...106 lines deleted...]
-  <si>
     <t>Formal work order for Protection work for newly laid UPVC pipe line at different places of Rampur &amp; Dhamakhali Mouza in connection with retrofitting of Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2023-2024</t>
   </si>
   <si>
     <t>1670/BD</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>06/07/2023</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Construction of boundary wall with RCC column structure at Head Work (Ph No-1) site within Rampur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001349/2023-2024</t>
+  </si>
+  <si>
+    <t>4438/BD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Emergent restoration of existing FHTC along with pipe line in connection with retrofitting work at different places within Rampur mouza due to erosion of soil for heavy rain fall during monsoon season within Rampur w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000996/2023-2024</t>
   </si>
   <si>
     <t>1080/HSD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>M/S RAJPATH CONSTRUCTION.</t>
-  </si>
-[...28 lines deleted...]
-    <t>09/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1186,2464 +1186,2464 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.33</v>
+        <v>1.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>218.75</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.73</v>
+        <v>4.5</v>
       </c>
       <c r="Q4" s="4">
+        <v>3.63</v>
+      </c>
+      <c r="R4" s="4">
+        <v>80.67</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>4.02</v>
+        <v>4.12</v>
       </c>
       <c r="Q5" s="4">
+        <v>3.28</v>
+      </c>
+      <c r="R5" s="4">
+        <v>79.62</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>4.81</v>
+        <v>4.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>4.85</v>
+        <v>2.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.96</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>4.26</v>
+        <v>3.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.2</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>4.13</v>
+        <v>4.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.21</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.03</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>4.09</v>
+        <v>4.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.45</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>4.88</v>
+        <v>4.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>4.17</v>
+        <v>4.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.24</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.76</v>
+        <v>4.88</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.26</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="P14" s="4">
-        <v>3.98</v>
+        <v>4.33</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.05</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="P15" s="4">
-        <v>4.17</v>
+        <v>4.06</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>97.84</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="P16" s="4">
-        <v>4.81</v>
+        <v>1.39</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>94.24</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="P17" s="4">
-        <v>3.98</v>
+        <v>3.91</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>3.88</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="P18" s="4">
-        <v>2.97</v>
+        <v>4.81</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="P19" s="4">
-        <v>4.05</v>
+        <v>4.02</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="P20" s="4">
+        <v>3.98</v>
+      </c>
+      <c r="Q20" s="4">
         <v>3.97</v>
       </c>
-      <c r="Q20" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="P21" s="4">
-        <v>4.24</v>
+        <v>4.85</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="P22" s="4">
-        <v>4.02</v>
+        <v>4.13</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>112</v>
+        <v>58</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="P23" s="4">
-        <v>4.75</v>
+        <v>4.09</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>116</v>
+        <v>36</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>117</v>
+        <v>37</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="P24" s="4">
-        <v>4.06</v>
+        <v>4.02</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>59.07</v>
       </c>
       <c r="S24" s="4">
         <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="P25" s="4">
-        <v>4.73</v>
+        <v>4.05</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S25" s="4">
         <v>1</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="P26" s="4">
-        <v>1.39</v>
+        <v>3.05</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>2.94</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>96.54</v>
       </c>
       <c r="S26" s="4">
         <v>1</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>116</v>
+        <v>36</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>117</v>
+        <v>37</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="P27" s="4">
-        <v>4.17</v>
+        <v>4.24</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="S27" s="4">
         <v>1</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="P28" s="4">
-        <v>2.25</v>
+        <v>4.17</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S28" s="4">
         <v>1</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>132</v>
+        <v>83</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="P29" s="4">
-        <v>4.09</v>
+        <v>4.73</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>3.59</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>75.77</v>
       </c>
       <c r="S29" s="4">
         <v>1</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>77</v>
+        <v>144</v>
       </c>
       <c r="P30" s="4">
-        <v>3.05</v>
+        <v>1.75</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>97.29</v>
       </c>
       <c r="S30" s="4">
         <v>1</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>49</v>
+        <v>129</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="P31" s="4">
-        <v>2.6</v>
+        <v>2.25</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>89.72</v>
       </c>
       <c r="S31" s="4">
         <v>1</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N32" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="I32" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>3.91</v>
+        <v>4.77</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>87.57</v>
       </c>
       <c r="S32" s="4">
         <v>1</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J33" s="13"/>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K33" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>99</v>
+        <v>154</v>
       </c>
       <c r="N33" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P33" s="4">
+        <v>31.47</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>13.57</v>
+      </c>
+      <c r="R33" s="4">
+        <v>43.12</v>
+      </c>
+      <c r="S33" s="4">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J34" s="13"/>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="P34" s="4">
-        <v>4.12</v>
+        <v>2.6</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>157</v>
+        <v>64</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>158</v>
+        <v>65</v>
       </c>
       <c r="P35" s="4">
-        <v>1.72</v>
+        <v>4.17</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S35" s="4">
         <v>1</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>162</v>
+        <v>36</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>163</v>
+        <v>37</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="P36" s="4">
-        <v>158.7</v>
+        <v>3.97</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>3.92</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S36" s="4">
         <v>1</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>169</v>
+        <v>38</v>
       </c>
       <c r="P37" s="4">
-        <v>4.77</v>
+        <v>4.75</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>4.6</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>96.75</v>
       </c>
       <c r="S37" s="4">
         <v>1</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>170</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>171</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>172</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>169</v>
+        <v>38</v>
       </c>
       <c r="P38" s="4">
-        <v>1.75</v>
+        <v>158.7</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>155.05</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>97.7</v>
       </c>
       <c r="S38" s="4">
         <v>1</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>176</v>
+        <v>128</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="P39" s="4">
-        <v>115.27</v>
+        <v>4.09</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>4.03</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>98.47</v>
       </c>
       <c r="S39" s="4">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>178</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J40" s="13"/>
+      <c r="J40" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K40" s="4" t="s">
         <v>179</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>180</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>181</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>182</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>183</v>
+        <v>38</v>
       </c>
       <c r="P40" s="4">
-        <v>0.99</v>
+        <v>115.27</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>115.23</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S40" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="I41" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K41" s="4" t="s">
+      <c r="L41" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="M41" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="M41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="N41" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O41" s="4" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="P41" s="4">
         <v>22.05</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>20.63</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>93.53</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J42" s="13"/>
+      <c r="K42" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="I42" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K42" s="4" t="s">
+      <c r="L42" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="M42" s="4" t="s">
+      <c r="N42" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="N42" s="4" t="s">
+      <c r="O42" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="O42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>31.47</v>
+        <v>0.99</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="7" t="s">
         <v>194</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="11"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8">
         <v>465.56</v>
       </c>
       <c r="P43" s="8">
-        <v>0</v>
+        <v>437.85</v>
       </c>
       <c r="Q43" s="8">
-        <v>0</v>
+        <v>94.05</v>
       </c>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A43:N43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>