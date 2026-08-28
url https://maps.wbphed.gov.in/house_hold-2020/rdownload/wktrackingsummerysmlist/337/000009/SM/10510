--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,126 +89,126 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan mission (JJM and Jal Swapna) under command area of Bhangatushkhali W/S Scheme, Sandeshkhali-II Block, Dist. - North 24 Parganas under Barasat Division, PHE. Dte. (Phase I).</t>
   </si>
   <si>
     <t>SM/10510</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia DI/UPVC pipe line at different places at Bhanga Tushkhali mouza within Bhanga Tushkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002837/2021-2022</t>
+  </si>
+  <si>
+    <t>536/HSD</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>MD.SALIM GAZI.</t>
+  </si>
+  <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) and Jal Swapna Programme within command area of Bhangatushkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000164/2022-2023</t>
   </si>
   <si>
     <t>1668/BD</t>
   </si>
   <si>
     <t>13/06/2022</t>
   </si>
   <si>
     <t>11/09/2022</t>
   </si>
   <si>
     <t>S. GHOSH &amp; ASSOCIATES PVT. LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Emergent restoration of road for damage portion due to newly laid different dia DI/UPVC pipe line at different places at Bhanga Tushkhali mouza within Bhanga Tushkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>MD.SALIM GAZI.</t>
+    <t>Formal work order for Protection work in different places of Bhangatushkhali Mouza in connection with retrofitting of Bhangatushkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000119/2023-2024</t>
+  </si>
+  <si>
+    <t>1697/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>08/07/2023</t>
+  </si>
+  <si>
+    <t>AMAL DUTTA ROY</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of Additional 1 no. 300 mm. x 200 mm. dia. 360 mtr deep Tube well by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Bhangatushkhali W/s Scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000793/2024-2025</t>
   </si>
   <si>
     <t>3311/BD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>SUBHAJIT SAHA</t>
-  </si>
-[...16 lines deleted...]
-    <t>AMAL DUTTA ROY</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of additional 1 no. switch room cum chlorine room (5.40x3.60) with sanitary and water supply arrangement including plinth protection within Bhangatushkhali w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001419/2024-2025</t>
   </si>
   <si>
     <t>143/BD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>PRITAM MUKHOPADHYAY.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -775,57 +775,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>168.43</v>
+        <v>4.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.42</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -836,57 +836,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.75</v>
+        <v>168.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>167.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -897,60 +897,60 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>31.69</v>
+        <v>167.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>150.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.53</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -958,60 +958,60 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>167.81</v>
+        <v>31.69</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1054,54 +1054,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>381.57</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>322.46</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>84.51</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>