--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,83 @@
     <t>5088/EMD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Formal work order for construction of 350 cum capacity 20 mtr. staging height R.C.C. Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Fakirtakia water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000155/2023-2024</t>
   </si>
   <si>
     <t>1722/BD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>SRI KRISHNA CO-OP-LABOUR CONTRACT AND CONST SOC LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) for left out house holds under the command area of Fakirtakia water supply scheme in order to provide Har Ghar Jal Certification, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001722/2023-2024</t>
+  </si>
+  <si>
+    <t>372/BD</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Laying of UPVC distribution pipe line, Repairing of existing FHTC &amp; other allied works in connection with Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001403/2024-2025</t>
+  </si>
+  <si>
+    <t>390/BD</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1683,87 +1716,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
         <v>153.55</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>72</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P17" s="4">
+        <v>47.73</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P18" s="4">
+        <v>29.16</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>562.84</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>