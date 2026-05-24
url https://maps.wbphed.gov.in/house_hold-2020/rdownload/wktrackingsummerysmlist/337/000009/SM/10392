--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -336,50 +336,65 @@
     <t>372/BD</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional Laying of UPVC distribution pipe line, Repairing of existing FHTC &amp; other allied works in connection with Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001403/2024-2025</t>
   </si>
   <si>
     <t>390/BD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in connection with augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001618/2024-2025</t>
+  </si>
+  <si>
+    <t>482/HSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -931,54 +946,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>44.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.21</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -988,54 +1003,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>11.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>70.57</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1049,54 +1064,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>29</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1108,54 +1123,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>0.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>29</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1169,54 +1184,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>228.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>223.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.83</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1228,54 +1243,54 @@
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>0.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1401,54 +1416,54 @@
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P11" s="4">
         <v>0.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1462,54 +1477,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P12" s="4">
         <v>0.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1521,54 +1536,54 @@
         <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P13" s="4">
         <v>0.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>31</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1641,54 +1656,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>11.28</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>9.28</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>82.23</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1702,54 +1717,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P16" s="4">
         <v>153.55</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>153.53</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S16" s="4">
         <v>72</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1763,54 +1778,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>47.73</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>38.36</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>80.37</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1838,87 +1853,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P18" s="4">
         <v>29.16</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B19" s="7"/>
-[...15 lines deleted...]
-      <c r="P19" s="8">
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q19" s="4">
         <v>0</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="R19" s="4">
         <v>0</v>
       </c>
-      <c r="R19" s="8"/>
-      <c r="S19" s="8"/>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>563.8</v>
+      </c>
+      <c r="P20" s="8">
+        <v>453.34</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>80.41</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>