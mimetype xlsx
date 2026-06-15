--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,59 @@
     <t>ORD/001403/2024-2025</t>
   </si>
   <si>
     <t>390/BD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in connection with augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001618/2024-2025</t>
   </si>
   <si>
     <t>482/HSD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>RTOR000005/2025-2026</t>
+  </si>
+  <si>
+    <t>2897/BD</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1914,87 +1923,144 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P19" s="4">
         <v>0.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="L20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P20" s="4">
+        <v>77.1</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>640.9</v>
+      </c>
+      <c r="P21" s="8">
+        <v>453.34</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>70.73</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>