--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -134,237 +134,237 @@
   <si>
     <t>M/S K.P.PAL.</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II under Fakirtakia W/S Scheme District of North 24 Pgs. NIET No.- 12 of EE/EMD of 2022-23 (Sl No.-02)</t>
   </si>
   <si>
     <t>ORD/000092/2022-2023</t>
   </si>
   <si>
     <t>5089/EMD</t>
   </si>
   <si>
     <t>04/11/2022</t>
   </si>
   <si>
     <t>04/12/2022</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
   </si>
   <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I under Fakirtakia W/S Scheme District of North 24 Pgs. . NIT No.-12 of EE/EMD of 2022-23 (Sl. No.-01)</t>
+  </si>
+  <si>
+    <t>ORD/000091/2022-2023</t>
+  </si>
+  <si>
+    <t>5088/EMD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>ESENCE ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Fakirtakia water supply scheme, Sandeshkhali-I Block within Hasnabad Sub-Division, under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000596/2022-2023</t>
+  </si>
+  <si>
+    <t>2674/BD</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>PROJECT INDIA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000047/2022-2023</t>
+  </si>
+  <si>
+    <t>2578/BD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction of anchor block for resting of 150 mm dia DI distribution main pipeline over existing concrete wall beside Basanti Highway at near Chotto Ajgora in connection with Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000257/2023-2024</t>
   </si>
   <si>
     <t>783/HSD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>NEW LIFE CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of anchor block for resting of 100 mm dia DI distribution main pipeline over existing concrete wall beside Basanti Highway at near Baro Ajgora in connection with Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000294/2023-2024</t>
   </si>
   <si>
     <t>778/HSD</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Fakirtakia water supply scheme, Sandeshkhali-I Block within Hasnabad Sub-Division, under Barasat Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>PROJECT INDIA</t>
+    <t>Formal work order for construction of 350 cum capacity 20 mtr. staging height R.C.C. Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Fakirtakia water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000155/2023-2024</t>
+  </si>
+  <si>
+    <t>1722/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA CO-OP-LABOUR CONTRACT AND CONST SOC LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of anchor block for resting of 150 mm dia DI distribution main pipeline over existing concrete wall beside Basanti Highway at near Bitpole in connection with Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000249/2023-2024</t>
+  </si>
+  <si>
+    <t>775/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Supply, fitting &amp; fixing of sluice valve with valve chember at HW &amp; 2nd TW site in connection with augmentation of Fakitakia w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001292/2023-2024</t>
   </si>
   <si>
     <t>1414/HSD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>BADAL GHOSH.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Acceptance cum work order for Construction of anchor block for resting of 100 mm dia DI distribution main pipeline over existing concrete wall beside Basanti Highway at near PH No- 1 in connection with Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000263/2023-2024</t>
+  </si>
+  <si>
+    <t>789/HSD</t>
   </si>
   <si>
     <t>RTOR000173/2022-2023</t>
   </si>
   <si>
     <t>520/BD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of anchor block for resting of 150 mm dia DI distribution main pipeline over existing concrete wall beside Basanti Highway at near Bitpole in connection with Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>775/HSD</t>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) for left out house holds under the command area of Fakirtakia water supply scheme in order to provide Har Ghar Jal Certification, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001722/2023-2024</t>
+  </si>
+  <si>
+    <t>372/BD</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with Augmentation for Fakirtakia water supply scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001830/2023-2024</t>
   </si>
   <si>
     <t>257/HSD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of anchor block for resting of 100 mm dia DI distribution main pipeline over existing concrete wall beside Basanti Highway at near PH No- 1 in connection with Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of switch room cum chlorine room with sanitary and water supply arrangement including plinth protection for Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>1604/BD</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>M/S SAIN ENTERPRISE.</t>
-  </si>
-[...49 lines deleted...]
-    <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional Laying of UPVC distribution pipe line, Repairing of existing FHTC &amp; other allied works in connection with Augmentation of Fakirtakia w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001403/2024-2025</t>
   </si>
   <si>
     <t>390/BD</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in connection with augmentation of Fakirtakia w/s scheme, Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001618/2024-2025</t>
   </si>
   <si>
     <t>482/HSD</t>
   </si>
@@ -1034,859 +1034,859 @@
         <v>11.29</v>
       </c>
       <c r="Q4" s="4">
         <v>7.97</v>
       </c>
       <c r="R4" s="4">
         <v>70.57</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.94</v>
+        <v>11.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.94</v>
+        <v>9.28</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>82.23</v>
       </c>
       <c r="S5" s="4">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.89</v>
+        <v>228.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.89</v>
+        <v>223.88</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>97.83</v>
       </c>
       <c r="S6" s="4">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>228.86</v>
+        <v>6.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>223.88</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>97.83</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>0.79</v>
+        <v>0.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.79</v>
+        <v>0.94</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>6.15</v>
+        <v>0.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>14.66</v>
+        <v>153.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>153.53</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
         <v>0.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0.94</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>0.59</v>
+        <v>0.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.59</v>
+        <v>0.79</v>
       </c>
       <c r="R12" s="4">
-        <v>98.64</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="P13" s="4">
         <v>0.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0.98</v>
       </c>
       <c r="R13" s="4">
         <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>31</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>10.62</v>
+        <v>14.66</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>11.28</v>
+        <v>47.73</v>
       </c>
       <c r="Q15" s="4">
-        <v>9.28</v>
+        <v>38.36</v>
       </c>
       <c r="R15" s="4">
-        <v>82.23</v>
+        <v>80.37</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="P16" s="4">
-        <v>153.55</v>
+        <v>0.59</v>
       </c>
       <c r="Q16" s="4">
-        <v>153.53</v>
+        <v>0.59</v>
       </c>
       <c r="R16" s="4">
-        <v>99.99</v>
+        <v>98.64</v>
       </c>
       <c r="S16" s="4">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>47.73</v>
+        <v>10.62</v>
       </c>
       <c r="Q17" s="4">
-        <v>38.36</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>80.37</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="P18" s="4">
         <v>29.16</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
@@ -1903,108 +1903,108 @@
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="P19" s="4">
         <v>0.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="P20" s="4">
         <v>77.1</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>