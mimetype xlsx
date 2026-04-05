--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -404,54 +404,69 @@
   <si>
     <t>295/EMSD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>TAKE ME INDIA</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001295/2024-2025</t>
   </si>
   <si>
     <t>865/BD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
-    <t>14/12/2025</t>
+    <t>14/03/2026</t>
   </si>
   <si>
     <t>M/S K.B.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Formal work order for construction of 250 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Korakati water supply scheme, Sandeshkhali-II Block of Hasnabad Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001253/2023-2024</t>
+  </si>
+  <si>
+    <t>4190/BD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,51 +855,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2268,87 +2283,148 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P24" s="4">
         <v>102.2</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>30</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P25" s="4">
+        <v>140.14</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>85</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>696.22</v>
+      </c>
+      <c r="P26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>