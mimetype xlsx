--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -404,69 +404,156 @@
   <si>
     <t>295/EMSD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>TAKE ME INDIA</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001295/2024-2025</t>
   </si>
   <si>
     <t>865/BD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
-    <t>14/03/2026</t>
+    <t>12/06/2026</t>
   </si>
   <si>
     <t>M/S K.B.ENTERPRISE.</t>
   </si>
   <si>
     <t>Formal work order for construction of 250 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Korakati water supply scheme, Sandeshkhali-II Block of Hasnabad Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001253/2023-2024</t>
   </si>
   <si>
     <t>4190/BD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipeline by laying of different dia. UPVC pipe line at different places in connection with augmentation of Korakati W/S Scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/001605/2024-2025</t>
+  </si>
+  <si>
+    <t>469/HSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>PRASANTA MITRA.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Installation of CCTV Camera Connection at Pump house no 1 &amp; 2 for Korakati w/s scheme, Sandeshkhali -II Block under Hasnabad Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001339/2024-2025</t>
+  </si>
+  <si>
+    <t>186/HSD</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>M/S DATTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply and installation of 150 mm dia sluice valve in distribution pipe line for smooth supply of water at different palces in connection with augmentation of Korakati water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000117/2025-2026</t>
+  </si>
+  <si>
+    <t>944/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>NEW LIFE CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipeline by laying of different dia. UPVC pipe line at different places in connection with augmentation of Korakati W/S Scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/001446/2024-2025</t>
+  </si>
+  <si>
+    <t>322/HSD</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional tap connection at Uttar Korakati SSK, Korakati Sishu Kalyan Vidyapith and Paschim Monipur Vijoy Das Smriti MSK within the command area of Korakati and Monipur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2025-2026</t>
+  </si>
+  <si>
+    <t>992/HSD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -855,51 +942,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1262,54 +1349,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
         <v>4.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1323,54 +1410,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="4">
         <v>2.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1384,54 +1471,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="4">
         <v>4.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1502,54 +1589,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>31.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>23.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>75.7</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1622,54 +1709,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
         <v>274.1</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>265.59</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.89</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1679,54 +1766,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>9.33</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.33</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1736,54 +1823,54 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P15" s="4">
         <v>11.31</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.31</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>91.16</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1795,54 +1882,54 @@
         <v>90</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P16" s="4">
         <v>0.9</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1854,54 +1941,54 @@
         <v>68</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P17" s="4">
         <v>0.9</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1913,54 +2000,54 @@
         <v>95</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P18" s="4">
         <v>0.91</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>59</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2147,54 +2234,54 @@
         <v>114</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P22" s="4">
         <v>66.88</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>66.57</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S22" s="4">
         <v>82</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2208,54 +2295,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P23" s="4">
         <v>0.55</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2330,101 +2417,406 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P25" s="4">
         <v>140.14</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>102.12</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>72.87</v>
       </c>
       <c r="S25" s="4">
         <v>85</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>700.26</v>
+      </c>
+      <c r="P31" s="8">
+        <v>491.35</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>70.17</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>