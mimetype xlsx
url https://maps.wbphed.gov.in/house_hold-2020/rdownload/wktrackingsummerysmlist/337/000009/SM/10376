--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -510,50 +510,65 @@
     <t>322/HSD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional tap connection at Uttar Korakati SSK, Korakati Sishu Kalyan Vidyapith and Paschim Monipur Vijoy Das Smriti MSK within the command area of Korakati and Monipur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000142/2025-2026</t>
   </si>
   <si>
     <t>992/HSD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
     <t>M/S RAJPATH CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Land development at tube well site - 1 (Head work site) in connection with augmentation of Korakati w/s scheme, Sandeshkhali-II under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2025-2026</t>
+  </si>
+  <si>
+    <t>1452/HSD</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,51 +957,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2736,87 +2751,148 @@
       </c>
       <c r="N30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P30" s="4">
         <v>0.72</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
         <v>166</v>
       </c>
-      <c r="B31" s="7"/>
-[...22 lines deleted...]
-      <c r="S31" s="8"/>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P31" s="4">
+        <v>3.73</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>703.99</v>
+      </c>
+      <c r="P32" s="8">
+        <v>491.35</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>69.8</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>