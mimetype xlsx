--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -122,453 +122,453 @@
   <si>
     <t>ORD/000317/2022-2023</t>
   </si>
   <si>
     <t>1238/HSD</t>
   </si>
   <si>
     <t>20/07/2022</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>JESMINE ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Restoration of RCC drain from N/H/O Sahidul Molla to near Julfikar Molla shop for damaged portion due to laying of 150 mm dia DI Rising main of Kumarjole w/s scheme, Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000325/2022-2023</t>
   </si>
   <si>
     <t>1246/HSD</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator at (inconnection with Aug. work related to FHTC) Pump House No.II (Replacement) under Korakati W/S Scheme District of North 24 Pgs.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2022-2023</t>
+  </si>
+  <si>
+    <t>3035/ EMD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO,</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Restoration of RCC drain from Pintu Molla Garage to N/H/O Sahidul Molla for damaged portion due to laying of 150 mm dia DI Rising main of Kumarjole w/s scheme, Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000319/2022-2023</t>
   </si>
   <si>
     <t>1240/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Restoration of RCC drain from Near Julfikar Molla shop to N/H/O Sariful Molla for damaged portion due to laying of 150 mm dia DI Rising main of Kumarjole w/s scheme, Minakhan block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000323/2022-2023</t>
   </si>
   <si>
     <t>1244/HSD</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Korakati water supply scheme, Sandeshkhali-II Block within Hasnabad Sub-Division, under Barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000602/2022-2023</t>
+  </si>
+  <si>
+    <t>2675/BD</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>PATHIK PABAN NANDI</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Laying of 150 mm dia. DI distribution main from near PH No-1 to N/H/O Prasanta Mondal, N/H/O Sudip Gayen to Chanchal Chatterjee &amp; Sudip Gayen to Santanu Joardar for damage portion within Korakati w/s scheme, Sandeshkhali-II Block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000267/2022-2023</t>
   </si>
   <si>
     <t>1189/HSD</t>
   </si>
   <si>
     <t>13/07/2022</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>R.K.MANDAL &amp; CO.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Laying of 200 mm dia. DI distribution main from PH No- 1 to PH No-2 &amp; PH No- 2 to N/H/O Sudip Gayen for damage portion within Korakati w/s scheme, Sandeshkhali-II Block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000264/2022-2023</t>
+  </si>
+  <si>
+    <t>1186/HSD</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (replacement) under Korakati W/S Scheme District of North 24 Pgs. Tender No.- 08 (Sl. No.-03) of EE/EMD of 2022-23</t>
+  </si>
+  <si>
+    <t>ORD/002708/2022-2023</t>
+  </si>
+  <si>
+    <t>3384EMD</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>CHATTERJEE BROTHERS</t>
+  </si>
+  <si>
+    <t>ORD/001931/2022-2023</t>
+  </si>
+  <si>
+    <t>3035/EMD</t>
+  </si>
+  <si>
+    <t>08/03/2023</t>
+  </si>
+  <si>
+    <t>SANKAR PROSAD DUTTA &amp; CO.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Laying of 100mm dia. DI distribution main from N/H/O Chanchal Chatterjee to N/H/O Kritanta Mondal &amp; Biswajit Baidya for damage portion within Korakati w/s scheme, Sandeshkhali-II Block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000269/2022-2023</t>
   </si>
   <si>
     <t>1191/HSD</t>
   </si>
   <si>
     <t>23/07/2022</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Laying of 200 mm dia. DI distribution main from PH No- 1 to PH No-2 &amp; PH No- 2 to N/H/O Sudip Gayen for damage portion within Korakati w/s scheme, Sandeshkhali-II Block under Hasnabad Sub- Division P.H.E. Dte.</t>
-[...26 lines deleted...]
-    <t>SANKAR PRASAD DUTTA &amp; CO,</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000046/2022-2023</t>
+  </si>
+  <si>
+    <t>2576/BD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 no. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.- 1 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000016/2023-2024</t>
   </si>
   <si>
     <t>1202/BD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>TRISHA ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other allied machineries for sinking of big dia TW at PH no- 1 in connection with Augmentation of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000856/2023-2024</t>
   </si>
   <si>
     <t>1042-HSD.</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>ANKUSH CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Korakati water supply scheme, Sandeshkhali-II Block within Hasnabad Sub-Division, under Barasat Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other allied machineries for sinking of big dia TW at PH no- 2 in connection with Augmentation of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000854/2023-2024</t>
   </si>
   <si>
     <t>1041/HSD</t>
   </si>
   <si>
     <t>ORD/000855/2023-2024</t>
   </si>
   <si>
     <t>1042/HSD</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Protection works in different places for protection of different dia. DI/UPVC rising/distribution pipeline by UC bullah/Bamboo pile for Augmention of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000844/2023-2024</t>
+  </si>
+  <si>
+    <t>2680/BD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>ANKIT CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for 2 nos. pump connection at PH No.-1 &amp; 2 in connection with Augmentation for Korakati water supply scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001290/2023-2024</t>
   </si>
   <si>
     <t>1412/HSD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Formal work order for construction of 250 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Korakati water supply scheme, Sandeshkhali-II Block of Hasnabad Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001253/2023-2024</t>
+  </si>
+  <si>
+    <t>4190/BD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>M/S K.B.ENTERPRISE.</t>
   </si>
   <si>
     <t>RTOR000257/2022-2023</t>
   </si>
   <si>
     <t>918/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>illumination by supplying and installing of 15 Watt Solar Street Light at P.H No. I under Korakati W/S Scheme,Sandeshkhali-II Block, Dist. 24 pgs (N) under Eastern Mechanical Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000437/2024-2025</t>
   </si>
   <si>
     <t>1197/EMSD-I</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>P.K. ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Protection works in different places for protection of different dia. DI/UPVC rising/distribution pipeline by UC bullah/Bamboo pile for Augmention of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply delivery &amp; fixing at site 4 Core, 50 Sq. Mm XLPE Al, Ar. Cable for shifting of service connection cable at Head Work site of Korakati W/S Scheme District of 24Pgs(N).</t>
   </si>
   <si>
     <t>ORD/003180/2023-2024</t>
   </si>
   <si>
     <t>295/EMSD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>TAKE ME INDIA</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Korakati w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001295/2024-2025</t>
   </si>
   <si>
     <t>865/BD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
-    <t>M/S K.B.ENTERPRISE.</t>
-[...14 lines deleted...]
-    <t>06/02/2025</t>
+    <t>Acceptance cum work order for Land development at tube well site - 1 (Head work site) in connection with augmentation of Korakati w/s scheme, Sandeshkhali-II under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2025-2026</t>
+  </si>
+  <si>
+    <t>1452/HSD</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional tap connection at Uttar Korakati SSK, Korakati Sishu Kalyan Vidyapith and Paschim Monipur Vijoy Das Smriti MSK within the command area of Korakati and Monipur w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2025-2026</t>
+  </si>
+  <si>
+    <t>992/HSD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Installation of CCTV Camera Connection at Pump house no 1 &amp; 2 for Korakati w/s scheme, Sandeshkhali -II Block under Hasnabad Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001339/2024-2025</t>
+  </si>
+  <si>
+    <t>186/HSD</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>M/S DATTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipeline by laying of different dia. UPVC pipe line at different places in connection with augmentation of Korakati W/S Scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/001446/2024-2025</t>
+  </si>
+  <si>
+    <t>322/HSD</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>PRASANTA MITRA.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supply and installation of 150 mm dia sluice valve in distribution pipe line for smooth supply of water at different palces in connection with augmentation of Korakati water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000117/2025-2026</t>
+  </si>
+  <si>
+    <t>944/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>NEW LIFE CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of pipeline by laying of different dia. UPVC pipe line at different places in connection with augmentation of Korakati W/S Scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte. (Phase-II)</t>
   </si>
   <si>
     <t>ORD/001605/2024-2025</t>
   </si>
   <si>
     <t>469/HSD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>10/03/2025</t>
-  </si>
-[...85 lines deleted...]
-    <t>05/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1203,1518 +1203,1518 @@
         <v>4.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>4.76</v>
+        <v>10.14</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>3.39</v>
+        <v>4.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>4.27</v>
+        <v>3.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.27</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>2.17</v>
+        <v>274.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.17</v>
+        <v>265.59</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>96.89</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>4.25</v>
+        <v>4.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.25</v>
+        <v>4.27</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>99.99</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>10.14</v>
+        <v>4.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>31.02</v>
+        <v>11.31</v>
       </c>
       <c r="Q11" s="4">
-        <v>23.48</v>
+        <v>10.31</v>
       </c>
       <c r="R11" s="4">
-        <v>75.7</v>
+        <v>91.16</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>0.9</v>
+        <v>9.33</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.33</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="P13" s="4">
-        <v>274.1</v>
+        <v>2.17</v>
       </c>
       <c r="Q13" s="4">
-        <v>265.59</v>
+        <v>2.17</v>
       </c>
       <c r="R13" s="4">
-        <v>96.89</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>9.33</v>
+        <v>6.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.33</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>11.31</v>
+        <v>31.02</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.31</v>
+        <v>23.48</v>
       </c>
       <c r="R15" s="4">
-        <v>91.16</v>
+        <v>75.7</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="P16" s="4">
         <v>0.9</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="P17" s="4">
         <v>0.9</v>
       </c>
       <c r="Q17" s="4">
         <v>0.9</v>
       </c>
       <c r="R17" s="4">
         <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="P18" s="4">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="R18" s="4">
         <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="I19" s="13"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P19" s="4">
-        <v>6.15</v>
+        <v>66.88</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>66.57</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="I20" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="P20" s="4">
-        <v>10.9</v>
+        <v>0.91</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P21" s="4">
-        <v>1.5</v>
+        <v>140.14</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>102.12</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>72.87</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>119</v>
+        <v>82</v>
       </c>
       <c r="P22" s="4">
-        <v>66.88</v>
+        <v>10.9</v>
       </c>
       <c r="Q22" s="4">
-        <v>66.57</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>99.53</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P23" s="4">
-        <v>0.55</v>
+        <v>1.5</v>
       </c>
       <c r="Q23" s="4">
-        <v>0.55</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P24" s="4">
-        <v>102.2</v>
+        <v>0.55</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="P25" s="4">
-        <v>140.14</v>
+        <v>102.2</v>
       </c>
       <c r="Q25" s="4">
-        <v>102.12</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>72.87</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>140</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>142</v>
+        <v>116</v>
       </c>
       <c r="P26" s="4">
-        <v>0.97</v>
+        <v>3.73</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="M27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="N27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="O27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="N28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>0.83</v>
+        <v>0.58</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="N29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="P29" s="4">
         <v>0.96</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
@@ -2734,51 +2734,51 @@
       <c r="H30" s="13" t="s">
         <v>160</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P30" s="4">
-        <v>0.72</v>
+        <v>0.83</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
@@ -2792,54 +2792,54 @@
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>166</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>131</v>
+        <v>159</v>
       </c>
       <c r="P31" s="4">
-        <v>3.73</v>
+        <v>0.97</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="7" t="s">
         <v>171</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="11"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>