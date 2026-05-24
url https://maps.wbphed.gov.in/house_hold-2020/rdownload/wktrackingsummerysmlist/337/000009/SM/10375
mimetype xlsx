--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,65 +273,50 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe and tube well connection under Augmentation work at Sindrani W/S Scheme (Zone - I) Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000085/2024-2025</t>
   </si>
   <si>
     <t>1766/BD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
-  </si>
-[...13 lines deleted...]
-    <t>05/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -883,54 +868,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.64</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -997,54 +982,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>12.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.76</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1054,54 +1039,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>12.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.06</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1115,54 +1100,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>299.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>42.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>14.33</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1161,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>15.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.32</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.82</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1467,54 +1452,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>3.12</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1542,146 +1527,87 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>19.03</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>492.71</v>
+      </c>
+      <c r="P15" s="8">
+        <v>81.63</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>16.57</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>