--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,77 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>RISHAN ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe and tube well connection under Augmentation work at Sindrani W/S Scheme (Zone - I) Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000085/2024-2025</t>
   </si>
   <si>
     <t>1766/BD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Hire and labour charges for staging and scaffolding, bamboo baricading and removal of rubbish for dismantling of existing OHR at Head work Site of Sindrani Zone-I Water Supply Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001698/2024-2025</t>
+  </si>
+  <si>
+    <t>704/BD</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>Quotation for 10 KWp Solar power plant at P.H.No- I , Zone - I of Sindrani ground water based water supply scheme under EMSD-I ,PHE Dte. in Dist.- 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>BILL/03025/2025-2026</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,73 +732,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1527,87 +1554,203 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>19.03</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P15" s="4">
+        <v>7.1</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.15</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>499.95</v>
+      </c>
+      <c r="P17" s="8">
+        <v>81.63</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>16.33</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>