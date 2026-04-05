--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -194,51 +194,51 @@
   <si>
     <t>350/BD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>M/S DATTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of Additional 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000797/2024-2025</t>
   </si>
   <si>
     <t>3303/BD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
-    <t>26/01/2025</t>
+    <t>26/04/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for additional Construction of 2 nos. switch room cum chlorine room (5.40x3.60) for augmentation of Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>1633/BD</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>JAGANNATH CONSTRUCTION.</t>
   </si>
   <si>
     <t>Formal work order for construction of 350 cum capacity 20 mtr. staging height R.C.C. Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Baunia Abad water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>