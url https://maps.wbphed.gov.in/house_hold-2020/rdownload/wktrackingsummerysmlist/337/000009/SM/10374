--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,51 +194,51 @@
   <si>
     <t>350/BD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>M/S DATTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of Additional 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000797/2024-2025</t>
   </si>
   <si>
     <t>3303/BD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
-    <t>26/04/2025</t>
+    <t>24/08/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for additional Construction of 2 nos. switch room cum chlorine room (5.40x3.60) for augmentation of Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>1633/BD</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>JAGANNATH CONSTRUCTION.</t>
   </si>
   <si>
     <t>Formal work order for construction of 350 cum capacity 20 mtr. staging height R.C.C. Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Baunia Abad water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
@@ -264,50 +264,119 @@
     <t>ORD/002673/2022-2023</t>
   </si>
   <si>
     <t>3387EMD</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (replacement) under Baunia Abad W/S Scheme District of North 24 Pgs.</t>
   </si>
   <si>
     <t>ORD/002675/2022-2023</t>
   </si>
   <si>
     <t>3388EMD</t>
   </si>
   <si>
     <t>POLYCON ENGINEERS</t>
+  </si>
+  <si>
+    <t>Additional work i.c.w. Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No- I (Replacement) under Bounia Abad W/S Scheme, Dist. 24 Pgs (N)</t>
+  </si>
+  <si>
+    <t>ORD/000363/2024-2025</t>
+  </si>
+  <si>
+    <t>952/EMSD-I</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for 1 no. pump connection at PH No.-2 in connection with Augmentation of Baunia Abad water supply scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001454/2024-2025</t>
+  </si>
+  <si>
+    <t>335/HSD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>M/S PROGATI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Additional work icw Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug.work related to FHTC) at Pump House No.II (replacement) under Boania Abad W/S Scheme, District of 24 Pgs.(N).</t>
+  </si>
+  <si>
+    <t>ORD/000420/2024-2025</t>
+  </si>
+  <si>
+    <t>957/EMSD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with Augmentation of Baunia Abad water supply scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001462/2024-2025</t>
+  </si>
+  <si>
+    <t>339/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional household tap connection at Madhya Baunia Jatindra Adarsha Jr. High School, Baunia 24 no Sabkhali para SSK, Baunia 25 no Booth SSK and Chotto Sehara Thakurmoni FP School within the command area of Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001919/2024-2025</t>
+  </si>
+  <si>
+    <t>546/HSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,70 +765,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -916,54 +985,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>452.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>393.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.92</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -977,54 +1046,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>62.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>43.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.43</v>
       </c>
       <c r="S5" s="4">
         <v>56</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1036,54 +1105,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>0.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1276,54 +1345,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P10" s="4">
         <v>187.27</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>151.07</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>80.67</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1337,54 +1406,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>11.36</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>10.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.85</v>
       </c>
       <c r="S11" s="4">
         <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1398,101 +1467,406 @@
       <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>11.36</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.55</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>92.87</v>
       </c>
       <c r="S12" s="4">
         <v>10</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.42</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.42</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="R15" s="4">
+        <v>93.5</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1043.99</v>
+      </c>
+      <c r="P18" s="8">
+        <v>609.79</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>58.41</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>