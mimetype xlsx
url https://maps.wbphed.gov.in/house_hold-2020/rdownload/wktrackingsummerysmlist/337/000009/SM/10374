--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -333,50 +333,65 @@
     <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with Augmentation of Baunia Abad water supply scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001462/2024-2025</t>
   </si>
   <si>
     <t>339/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional household tap connection at Madhya Baunia Jatindra Adarsha Jr. High School, Baunia 24 no Sabkhali para SSK, Baunia 25 no Booth SSK and Chotto Sehara Thakurmoni FP School within the command area of Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001919/2024-2025</t>
   </si>
   <si>
     <t>546/HSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Temporary approach road for movement of rig machine and other allied machineries at PH No-2 within Baunia Abad w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001364/2024-2025</t>
+  </si>
+  <si>
+    <t>231/HSD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1786,87 +1801,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P17" s="4">
         <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1044.88</v>
+      </c>
+      <c r="P19" s="8">
+        <v>609.79</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>58.36</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>