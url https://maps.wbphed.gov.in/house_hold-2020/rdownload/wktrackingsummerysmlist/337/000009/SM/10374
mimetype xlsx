--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,294 +89,294 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground water based piped water supply scheme for Bounia Abad to accommodate FHTC Block Sandeshkhali-I.</t>
   </si>
   <si>
     <t>SM/10374</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Baunia Abad water supply scheme, Sandeshkhali-I Block within Hasnabad Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000659/2022-2023</t>
+  </si>
+  <si>
+    <t>2721/BD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>KINGS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (replacement) under Baunia Abad W/S Scheme District of North 24 Pgs.</t>
+  </si>
+  <si>
+    <t>ORD/002675/2022-2023</t>
+  </si>
+  <si>
+    <t>3388EMD</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>POLYCON ENGINEERS</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (replacement) under Baunia Abad W/S Scheme District of North 24 Pgs. Tender No.- 08(Sl. No.-06) of EE/EMD of 2022-23</t>
+  </si>
+  <si>
+    <t>ORD/002673/2022-2023</t>
+  </si>
+  <si>
+    <t>3387EMD</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for construction of 350 cum capacity 20 mtr. staging height R.C.C. Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Baunia Abad water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000141/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/BD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>DEBAPRASAD MONDAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.- 1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2023-2024</t>
+  </si>
+  <si>
+    <t>1201/BD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>M/S NIRMAN CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000245/2022-2023</t>
   </si>
   <si>
     <t>939/BD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Laying of DI rising main, DI/UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Baunia Abad water supply scheme, Sandeshkhali-I Block within Hasnabad Sub-Division, under Barasat Division, P.H.E. Dte.</t>
-[...38 lines deleted...]
-    <t>M/S NIRMAN CONSTRUCTION.</t>
+    <t>Acceptance cum work order for Sinking of Additional 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000797/2024-2025</t>
+  </si>
+  <si>
+    <t>3303/BD</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>23/10/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Temporary approach road for movement of winch machine and other allied machineries at Head Work site in connectin with Augmentation of Baunia Abad W/S scheme, Sandeshkhali-I block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001916/2023-2024</t>
   </si>
   <si>
     <t>288/HSD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
-    <t>DEBAPRASAD MONDAL.</t>
+    <t>Additional work i.c.w. Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No- I (Replacement) under Bounia Abad W/S Scheme, Dist. 24 Pgs (N)</t>
+  </si>
+  <si>
+    <t>ORD/000363/2024-2025</t>
+  </si>
+  <si>
+    <t>952/EMSD-I</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Additional work icw Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug.work related to FHTC) at Pump House No.II (replacement) under Boania Abad W/S Scheme, District of 24 Pgs.(N).</t>
+  </si>
+  <si>
+    <t>ORD/000420/2024-2025</t>
+  </si>
+  <si>
+    <t>957/EMSD-I</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001361/2024-2025</t>
   </si>
   <si>
     <t>350/BD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>M/S DATTA ENTERPRISE.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of Additional 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method with PVC pipe &amp; strainer having 300mm dia 48 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for additional Construction of 2 nos. switch room cum chlorine room (5.40x3.60) for augmentation of Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>1633/BD</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>JAGANNATH CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Formal work order for construction of 350 cum capacity 20 mtr. staging height R.C.C. Over Head water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Baunia Abad water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...59 lines deleted...]
-    <t>22/08/2024</t>
+    <t>Acceptance cum work order for Providing Functional household tap connection at Madhya Baunia Jatindra Adarsha Jr. High School, Baunia 24 no Sabkhali para SSK, Baunia 25 no Booth SSK and Chotto Sehara Thakurmoni FP School within the command area of Baunia Abad w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001919/2024-2025</t>
+  </si>
+  <si>
+    <t>546/HSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for 1 no. pump connection at PH No.-2 in connection with Augmentation of Baunia Abad water supply scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001454/2024-2025</t>
   </si>
   <si>
     <t>335/HSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S PROGATI ENTERPRISE.</t>
   </si>
   <si>
-    <t>Additional work icw Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug.work related to FHTC) at Pump House No.II (replacement) under Boania Abad W/S Scheme, District of 24 Pgs.(N).</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum work order for 1 no. pump connection at PH No.-1 in connection with Augmentation of Baunia Abad water supply scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001462/2024-2025</t>
   </si>
   <si>
     <t>339/HSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Temporary approach road for movement of rig machine and other allied machineries at PH No-2 within Baunia Abad w/s scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001364/2024-2025</t>
   </si>
   <si>
     <t>231/HSD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -918,975 +918,977 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.92</v>
+        <v>452.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>393.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.92</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>452.15</v>
+        <v>11.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>393.02</v>
+        <v>10.55</v>
       </c>
       <c r="R4" s="4">
-        <v>86.92</v>
+        <v>92.87</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>38</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>62.06</v>
+        <v>11.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>43.71</v>
+        <v>10.21</v>
       </c>
       <c r="R5" s="4">
-        <v>70.43</v>
+        <v>89.85</v>
       </c>
       <c r="S5" s="4">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.84</v>
+        <v>187.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.84</v>
+        <v>151.07</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>80.67</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>223.88</v>
+        <v>62.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>43.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>70.43</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>63.39</v>
+        <v>9.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>18.2</v>
+        <v>63.39</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>187.27</v>
+        <v>0.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>151.07</v>
+        <v>0.84</v>
       </c>
       <c r="R10" s="4">
-        <v>80.67</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>11.36</v>
+        <v>0.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>10.21</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>89.85</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="P12" s="4">
-        <v>11.36</v>
+        <v>0.42</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.55</v>
+        <v>0.39</v>
       </c>
       <c r="R12" s="4">
-        <v>92.87</v>
+        <v>93.5</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.42</v>
+        <v>223.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.88</v>
+        <v>18.2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.42</v>
+        <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>93.5</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>0.88</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.96</v>
+        <v>0.88</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="P18" s="4">
         <v>0.89</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>