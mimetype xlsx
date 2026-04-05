--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -339,50 +339,83 @@
     <t>110/BD</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>MD.SALIM GAZI.</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Durgamandop w/s scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000067/2025-2026</t>
   </si>
   <si>
     <t>1753/BD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Ghat para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/001426/2024-2025</t>
+  </si>
+  <si>
+    <t>307/HSD</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Bairagi para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001461/2024-2025</t>
+  </si>
+  <si>
+    <t>338/HSD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>RATAN SARKAR.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1774,87 +1807,209 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P17" s="4">
         <v>251.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>858.27</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>