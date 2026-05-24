--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -372,50 +372,140 @@
     <t>307/HSD</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Bairagi para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001461/2024-2025</t>
   </si>
   <si>
     <t>338/HSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>RATAN SARKAR.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Ghat para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001380/2024-2025</t>
+  </si>
+  <si>
+    <t>247/HSD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing FHTC with pipeline at Sluice gate para with laying of 63 mm dia UPVC pipe line in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000114/2025-2026</t>
+  </si>
+  <si>
+    <t>941/HSD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Char para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/001390/2024-2025</t>
+  </si>
+  <si>
+    <t>256/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing FHTC with pipeline at Halder para with laying of 63 mm dia UPVC pipe line in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2025-2026</t>
+  </si>
+  <si>
+    <t>1007/HSD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Singh para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/001517/2024-2025</t>
+  </si>
+  <si>
+    <t>380/HSD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Adhikary para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001379/2024-2025</t>
+  </si>
+  <si>
+    <t>246/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Colony para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001338/2024-2025</t>
+  </si>
+  <si>
+    <t>182/HSD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -967,54 +1057,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>62.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>47.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.66</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1087,54 +1177,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>287.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>266.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.79</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1144,54 +1234,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>11.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.34</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1203,54 +1293,54 @@
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>0.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1262,54 +1352,54 @@
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>0.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1321,54 +1411,54 @@
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>56.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>56.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S9" s="4">
         <v>84</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1380,54 +1470,54 @@
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>0.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1494,54 +1584,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>11.36</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.35</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>91.07</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1553,54 +1643,54 @@
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S13" s="4">
         <v>83</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1614,54 +1704,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>0.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.87</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1675,54 +1765,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>150.76</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>83.99</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>55.71</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1929,87 +2019,514 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
         <v>0.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>864.98</v>
+      </c>
+      <c r="P27" s="8">
+        <v>480.35</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>55.53</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>