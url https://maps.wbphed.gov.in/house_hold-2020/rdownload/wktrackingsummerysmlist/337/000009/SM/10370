--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -462,50 +462,119 @@
     <t>10/02/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Adhikary para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001379/2024-2025</t>
   </si>
   <si>
     <t>246/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Colony para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001338/2024-2025</t>
   </si>
   <si>
     <t>182/HSD</t>
   </si>
   <si>
     <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Parul para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/001424/2024-2025</t>
+  </si>
+  <si>
+    <t>306/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Char para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000273/2025-2026</t>
+  </si>
+  <si>
+    <t>1483/HSD</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing FHTC with pipeline at Dakshin Durgamandop Das para with laying of 63 mm dia UPVC pipe line in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/001891/2024-2025</t>
+  </si>
+  <si>
+    <t>533/HSD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Installation of CCTV Camera Connection at Pump house no 1 &amp; 2 for Durgamandop w/s scheme, Sandeshkhali -II Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001340/2024-2025</t>
+  </si>
+  <si>
+    <t>187/HSD</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>M/S DATTA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places in Khosbas mouza in connection with augmentation of Hingalganj w/s scheme (Z-II), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001392/2024-2025</t>
+  </si>
+  <si>
+    <t>258/HSD</t>
+  </si>
+  <si>
+    <t>UNIFIED ENGINEERS' CO-OPERATIVE SOCIETYLTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -894,73 +963,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -2446,87 +2515,392 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P26" s="4">
         <v>0.94</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P27" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>869.43</v>
+      </c>
+      <c r="P32" s="8">
+        <v>480.35</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>55.25</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>