--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,138 +77,189 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based piped water supply scheme for Durgamandap</t>
+  </si>
+  <si>
+    <t>SM/10370</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I (replacement) under Durga-Mandap W/S Scheme District of North 24 Pgs. Tender No.- 08 (Sl. No.-01) of EE/EMD of 2022-23</t>
+  </si>
+  <si>
+    <t>ORD/003002/2022-2023</t>
+  </si>
+  <si>
+    <t>3382EMD</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>BOSE &amp; CHATTERJEE INDUSTRIES</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.II (replacement) under Durga-Mandap W/S Scheme District of North 24 Pgs. Tender No.- 08 (Sl. No.-02) of EE/EMD of 2022-23</t>
+  </si>
+  <si>
+    <t>ORD/002404/2022-2023</t>
+  </si>
+  <si>
+    <t>3383 /EMD</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>C.M.S. ENGINEERING CONCERN.</t>
+  </si>
+  <si>
     <t>Barasat Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground water based piped water supply scheme for Durgamandap</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Formal work order for Laying of UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Durgamandop water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte. under barasat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000519/2022-2023</t>
+  </si>
+  <si>
+    <t>2401/BD</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>15/11/2022</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO. (BASIRHAT).</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000039/2022-2023</t>
+  </si>
+  <si>
+    <t>2471/BD</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance Cum Work Order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at PH No.- 1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter for Augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1096/BD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>06/05/2023</t>
   </si>
   <si>
-    <t>MONDAL &amp; CO. (BASIRHAT).</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Providing Functional tap connection at Dk Durgamandop FP School, DTD Sahid Smriti Bidyalaya &amp; Durgamandop Sardar para High School within the command area of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000867/2023-2024</t>
   </si>
   <si>
     <t>1053/HSD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>M/S RAJPATH CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Formal work order for Laying of UPVC distribution pipe line and providing Functional Household Tap Connection for Augmentation of Durgamandop water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte. under barasat Division, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>C.M.S. ENGINEERING CONCERN.</t>
+    <t>Formal work order for construction of 300 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Durgamandop water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001252/2023-2024</t>
+  </si>
+  <si>
+    <t>4182/BD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other allied machineries for sinking of big dia TW at PH no- 1 in connection with Augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000858/2023-2024</t>
   </si>
   <si>
     <t>1044/HSD</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>ANKUSH CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Dismantling &amp; Re-construction of boundary wall for movement of rig &amp; other allied machineries for sinking of big dia TW at PH no- 2 in connection with Augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000857/2023-2024</t>
   </si>
   <si>
     <t>1043/HSD</t>
   </si>
@@ -224,134 +275,83 @@
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>Acceptance cum work order for Supply, fitting &amp; fixing of sluice valve with valve chember at HW &amp; 2nd TW site in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001293/2023-2024</t>
   </si>
   <si>
     <t>1415/HSD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...31 lines deleted...]
-  <si>
     <t>Acceptance cum work order for 2 nos. pump connection at PH No.-1 &amp; 2 in connection with Augmentation for Durgamandop water supply scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001852/2023-2024</t>
   </si>
   <si>
     <t>276/HSD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergency repairing of existing FHTC along with pipe line in connection with retrofitting work at different places of Durgamandop Mouza within Durgamandop w/s scheme , Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000313/2024-2025</t>
   </si>
   <si>
     <t>888/HSD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>17/08/2024</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE &amp; CO.</t>
   </si>
   <si>
-    <t>Formal work order for construction of 300 cum capacity 20 mtr. staging height R.C.C. Over Head Water Reservoir as per Departmental design, drawing and specification including bored pile &amp; pile cap for Augmentaion of Durgamandop water supply scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for construction of additional 1 no. switch room cum chlorine room (5.40x3.60) with sanitary and water supply arrangement including plinth protection for augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001440/2024-2025</t>
   </si>
   <si>
     <t>110/BD</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>MD.SALIM GAZI.</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line, Providing FHTC for the leftout portion, protection works &amp; other allied works in connection with Augmentation of Durgamandop w/s scheme, Sandeshkhali-II Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000067/2025-2026</t>
   </si>
   <si>
     <t>1753/BD</t>
@@ -374,162 +374,162 @@
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Bairagi para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001461/2024-2025</t>
   </si>
   <si>
     <t>338/HSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>RATAN SARKAR.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Repairing FHTC with pipeline at Halder para with laying of 63 mm dia UPVC pipe line in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2025-2026</t>
+  </si>
+  <si>
+    <t>1007/HSD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Ghat para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001380/2024-2025</t>
   </si>
   <si>
     <t>247/HSD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Singh para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/001517/2024-2025</t>
+  </si>
+  <si>
+    <t>380/HSD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Char para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/001390/2024-2025</t>
+  </si>
+  <si>
+    <t>256/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Char para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000273/2025-2026</t>
+  </si>
+  <si>
+    <t>1483/HSD</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Adhikary para at Durgamandop mouza in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001379/2024-2025</t>
+  </si>
+  <si>
+    <t>246/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Colony para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001338/2024-2025</t>
+  </si>
+  <si>
+    <t>182/HSD</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Parul para in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/001424/2024-2025</t>
+  </si>
+  <si>
+    <t>306/HSD</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Repairing FHTC with pipeline at Sluice gate para with laying of 63 mm dia UPVC pipe line in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000114/2025-2026</t>
   </si>
   <si>
     <t>941/HSD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
-  </si>
-[...82 lines deleted...]
-    <t>24/07/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repairing FHTC with pipeline at Dakshin Durgamandop Das para with laying of 63 mm dia UPVC pipe line in connection with augmentation of Durgamandop w/s scheme, Sandeshkhali-II block under Hasnasbad Sub-Division, P.H.E.Dte</t>
   </si>
   <si>
     <t>ORD/001891/2024-2025</t>
   </si>
   <si>
     <t>533/HSD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Installation of CCTV Camera Connection at Pump house no 1 &amp; 2 for Durgamandop w/s scheme, Sandeshkhali -II Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001340/2024-2025</t>
   </si>
   <si>
     <t>187/HSD</t>
   </si>
@@ -1101,1747 +1101,1749 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>62.05</v>
+        <v>11.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>47.57</v>
+        <v>10.35</v>
       </c>
       <c r="R3" s="4">
-        <v>76.66</v>
+        <v>91.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.69</v>
+        <v>11.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.34</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>287.51</v>
       </c>
       <c r="Q5" s="4">
         <v>266.78</v>
       </c>
       <c r="R5" s="4">
         <v>92.79</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>11.34</v>
+        <v>7.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.36</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>91.34</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>0.93</v>
+        <v>62.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.93</v>
+        <v>47.57</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>76.66</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>0.9</v>
+        <v>0.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>150.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>83.99</v>
+      </c>
+      <c r="R9" s="4">
+        <v>55.71</v>
+      </c>
+      <c r="S9" s="4">
         <v>60</v>
-      </c>
-[...22 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>0.83</v>
+        <v>0.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.83</v>
+        <v>0.93</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>7.56</v>
+        <v>0.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="P12" s="4">
-        <v>11.36</v>
+        <v>56.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.35</v>
+        <v>56.73</v>
       </c>
       <c r="R12" s="4">
-        <v>91.07</v>
+        <v>99.82</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
       <c r="R13" s="4">
-        <v>99.95</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="P14" s="4">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.93</v>
+        <v>0.97</v>
       </c>
       <c r="R14" s="4">
-        <v>98.87</v>
+        <v>99.95</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>150.76</v>
+        <v>0.94</v>
       </c>
       <c r="Q15" s="4">
-        <v>83.99</v>
+        <v>0.93</v>
       </c>
       <c r="R15" s="4">
-        <v>55.71</v>
+        <v>98.87</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>11.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="P17" s="4">
         <v>251.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P18" s="4">
         <v>0.98</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
         <v>0.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P20" s="4">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P21" s="4">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P22" s="4">
         <v>0.96</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P23" s="4">
         <v>0.96</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P24" s="4">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P25" s="4">
         <v>0.96</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P26" s="4">
         <v>0.94</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P27" s="4">
         <v>0.98</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>153</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>154</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P28" s="4">
-        <v>0.97</v>
+        <v>0.96</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>158</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P29" s="4">
         <v>0.96</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>163</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>166</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>168</v>
       </c>
       <c r="P30" s="4">
         <v>0.58</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>169</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>171</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>172</v>
       </c>
       <c r="P31" s="4">
         <v>0.96</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="7" t="s">
         <v>173</v>
       </c>