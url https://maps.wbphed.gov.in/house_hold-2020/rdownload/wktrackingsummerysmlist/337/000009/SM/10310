--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,204 +107,186 @@
   <si>
     <t>SM/10310</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Making suitable foundation at the out side of the pump house for installation of 1000Lt PVC tank for feeding chlorine solution by automatic chlorinator &amp; other works at Ph I under Bagdah w/s scheme 24 Pgs(N)</t>
   </si>
   <si>
     <t>ORD/000495/2021-2022</t>
   </si>
   <si>
     <t>1035/EMSD I</t>
   </si>
   <si>
     <t>04/05/2021</t>
   </si>
   <si>
     <t>21/05/2021</t>
   </si>
   <si>
     <t>TALUKDER &amp; CO.</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under Bagdah W/S Scheme District of 24 Pgs. (N)</t>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Bagda W/S Scheme District of 24 Pgs. (N) (Block- Baduria). NIET No. 15 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
+  </si>
+  <si>
+    <t>ORD/002034/2022-2023</t>
+  </si>
+  <si>
+    <t>6139/ EMD</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road Head Work at site for Augmentation of Bagdah Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>ORD/000641/2023-2024</t>
+  </si>
+  <si>
+    <t>624/Bon</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>TAPAN GHOSH.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000008/2022-2023</t>
+  </si>
+  <si>
+    <t>1361/BD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000018/2022-2023</t>
+  </si>
+  <si>
+    <t>1670/BD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>Construction and Repairing works of damaged part of Boundary wall, Main Gate, Drain, Valve Chamber and allied works due to DI Pipe stacking and shifting at Bagdah High School play ground for Bongaon-Bagdah surface water based PWSS within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000886/2024-2025</t>
+  </si>
+  <si>
+    <t>1393/Bon</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Bagdah Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/001903/2022-2023</t>
-[...97 lines deleted...]
-  <si>
     <t>ORD/001153/2023-2024</t>
   </si>
   <si>
     <t>2927/BD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>DHELA BABA ENTERPRISE</t>
   </si>
   <si>
     <t>Health assessment of existing OHR of Bagdah PWSS (341 cum) and ancillary structures, Bagdah Block conducting Non-Destructive Test and through visual observation at within the jurisdiction Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000014/2024-2025</t>
   </si>
   <si>
     <t>687/Bon</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system with in command area at Bagdah Water Supply Scheme under Bongaon Sub-Division, PHE Dte.(Augmentation).</t>
   </si>
   <si>
     <t>ORD/000001/2022-2023</t>
   </si>
   <si>
     <t>1002/BD</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
-    <t>14/12/2025</t>
+    <t>14/03/2026</t>
   </si>
   <si>
     <t>MAHAVIR PUMPS MANUFACTURING PVT.LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction and installation of MANIFOLD and allied works at OHR site under Augmentation work at Bagdah W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000046/2025-2026</t>
   </si>
   <si>
     <t>1544/BD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>N.H. ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Hire and labour charges for staging and scaffolding, bamboo baricading and removal of rubbish for dismantling of existing OHR at Head work Site of Bagdah Water Supply Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
@@ -729,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -924,714 +906,653 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>12.85</v>
+        <v>12.87</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>12.87</v>
+        <v>2.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.39</v>
+        <v>23.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>23.36</v>
+        <v>21.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21.96</v>
+        <v>4.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.73</v>
+        <v>16.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>16.1</v>
+        <v>4.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>4.74</v>
+        <v>450.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>450.95</v>
+        <v>40.13</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>40.13</v>
+        <v>11.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>589.54</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>