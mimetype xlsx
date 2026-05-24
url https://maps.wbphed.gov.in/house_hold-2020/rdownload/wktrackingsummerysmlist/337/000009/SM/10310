--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -176,69 +176,69 @@
   <si>
     <t>RTOR000008/2022-2023</t>
   </si>
   <si>
     <t>1361/BD</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2022-2023</t>
   </si>
   <si>
     <t>1670/BD</t>
   </si>
   <si>
     <t>13/06/2022</t>
   </si>
   <si>
     <t>Construction and Repairing works of damaged part of Boundary wall, Main Gate, Drain, Valve Chamber and allied works due to DI Pipe stacking and shifting at Bagdah High School play ground for Bongaon-Bagdah surface water based PWSS within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
     <t>ORD/000886/2024-2025</t>
   </si>
   <si>
     <t>1393/Bon</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>VAI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Bagdah Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001153/2023-2024</t>
   </si>
   <si>
     <t>2927/BD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>DHELA BABA ENTERPRISE</t>
   </si>
   <si>
     <t>Health assessment of existing OHR of Bagdah PWSS (341 cum) and ancillary structures, Bagdah Block conducting Non-Destructive Test and through visual observation at within the jurisdiction Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000014/2024-2025</t>
   </si>
   <si>
     <t>687/Bon</t>
   </si>
@@ -870,54 +870,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>0.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -927,54 +927,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>12.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.14</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -986,54 +986,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1136,258 +1136,262 @@
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>4.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>16.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>12.71</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>4.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>450.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>309.82</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>68.7</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1492,54 +1496,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>589.54</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>338.56</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>57.43</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>