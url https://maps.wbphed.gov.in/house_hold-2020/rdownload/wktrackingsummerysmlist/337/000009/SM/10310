--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,68 @@
     <t>1544/BD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>N.H. ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Hire and labour charges for staging and scaffolding, bamboo baricading and removal of rubbish for dismantling of existing OHR at Head work Site of Bagdah Water Supply Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001600/2024-2025</t>
   </si>
   <si>
     <t>705/BD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under Bagdah W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001903/2022-2023</t>
+  </si>
+  <si>
+    <t>6138 / EMD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>M/S.A.K. BANERJEE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1476,87 +1494,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P13" s="4">
         <v>11.39</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P14" s="4">
+        <v>12.85</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>10.38</v>
+      </c>
+      <c r="R14" s="4">
+        <v>80.79</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>602.39</v>
+      </c>
+      <c r="P15" s="8">
+        <v>348.94</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>57.93</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>