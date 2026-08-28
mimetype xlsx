--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -107,240 +107,240 @@
   <si>
     <t>SM/10310</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Making suitable foundation at the out side of the pump house for installation of 1000Lt PVC tank for feeding chlorine solution by automatic chlorinator &amp; other works at Ph I under Bagdah w/s scheme 24 Pgs(N)</t>
   </si>
   <si>
     <t>ORD/000495/2021-2022</t>
   </si>
   <si>
     <t>1035/EMSD I</t>
   </si>
   <si>
     <t>04/05/2021</t>
   </si>
   <si>
     <t>21/05/2021</t>
   </si>
   <si>
     <t>TALUKDER &amp; CO.</t>
   </si>
   <si>
+    <t>Barasat Division</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system with in command area at Bagdah Water Supply Scheme under Bongaon Sub-Division, PHE Dte.(Augmentation).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2022-2023</t>
+  </si>
+  <si>
+    <t>1002/BD</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MANUFACTURING PVT.LTD.</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Bagda W/S Scheme District of 24 Pgs. (N) (Block- Baduria). NIET No. 15 of EE/EMD of 2022-23 (Sl. No.- 02)</t>
   </si>
   <si>
     <t>ORD/002034/2022-2023</t>
   </si>
   <si>
     <t>6139/ EMD</t>
   </si>
   <si>
     <t>14/08/2022</t>
   </si>
   <si>
     <t>13/09/2022</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Barasat Division</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000008/2022-2023</t>
+  </si>
+  <si>
+    <t>1361/BD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000018/2022-2023</t>
+  </si>
+  <si>
+    <t>1670/BD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
   </si>
   <si>
     <t>Construction of Approach Road Head Work at site for Augmentation of Bagdah Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000641/2023-2024</t>
   </si>
   <si>
     <t>624/Bon</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>TAPAN GHOSH.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...20 lines deleted...]
-    <t>13/06/2022</t>
+    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Bagdah Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001153/2023-2024</t>
+  </si>
+  <si>
+    <t>2927/BD</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>DHELA BABA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.I under Bagdah W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001903/2022-2023</t>
+  </si>
+  <si>
+    <t>6138 / EMD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>M/S.A.K. BANERJEE.</t>
   </si>
   <si>
     <t>Construction and Repairing works of damaged part of Boundary wall, Main Gate, Drain, Valve Chamber and allied works due to DI Pipe stacking and shifting at Bagdah High School play ground for Bongaon-Bagdah surface water based PWSS within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000886/2024-2025</t>
   </si>
   <si>
     <t>1393/Bon</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
-    <t>22/12/2024</t>
+    <t>10/02/2025</t>
   </si>
   <si>
     <t>VAI ENTERPRISE.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Bagdah Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Health assessment of existing OHR of Bagdah PWSS (341 cum) and ancillary structures, Bagdah Block conducting Non-Destructive Test and through visual observation at within the jurisdiction Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000014/2024-2025</t>
   </si>
   <si>
     <t>687/Bon</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
-    <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system with in command area at Bagdah Water Supply Scheme under Bongaon Sub-Division, PHE Dte.(Augmentation).</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction and installation of MANIFOLD and allied works at OHR site under Augmentation work at Bagdah W/S Scheme Bagdah block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000046/2025-2026</t>
   </si>
   <si>
     <t>1544/BD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>N.H. ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Hire and labour charges for staging and scaffolding, bamboo baricading and removal of rubbish for dismantling of existing OHR at Head work Site of Bagdah Water Supply Scheme Bagdah Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001600/2024-2025</t>
   </si>
   <si>
     <t>705/BD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S.A.K. BANERJEE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -910,688 +910,688 @@
         <v>0.92</v>
       </c>
       <c r="Q3" s="4">
         <v>0.92</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>12.87</v>
+        <v>450.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>8</v>
+        <v>309.82</v>
       </c>
       <c r="R4" s="4">
-        <v>62.14</v>
+        <v>68.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2.39</v>
+        <v>12.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.38</v>
+        <v>8</v>
       </c>
       <c r="R5" s="4">
-        <v>99.28</v>
+        <v>62.14</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>23.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>21.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.73</v>
+        <v>2.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>16.1</v>
       </c>
       <c r="Q9" s="4">
         <v>12.71</v>
       </c>
       <c r="R9" s="4">
         <v>78.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>4.74</v>
+        <v>12.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.74</v>
+        <v>10.38</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>80.79</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>450.95</v>
+        <v>4.73</v>
       </c>
       <c r="Q11" s="4">
-        <v>309.82</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>68.7</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>40.13</v>
+        <v>4.74</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>11.39</v>
+        <v>40.13</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="P14" s="4">
-        <v>12.85</v>
+        <v>11.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>10.38</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>80.79</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>602.39</v>