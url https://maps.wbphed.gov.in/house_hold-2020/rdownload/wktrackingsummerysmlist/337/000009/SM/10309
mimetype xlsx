--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -305,102 +305,66 @@
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>M/S SAYAN ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at Head Work site for Augmentation of Gangrapota Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001759/2023-2024</t>
   </si>
   <si>
     <t>519/BD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Renovation and repairing of Balance Part of Boundary wall at OHR site for Augmentation of Gangrapota Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household of Chanda, Gangrapota, Gobrapur and Kamalapur mouzas including laying of UPVC pipe with pile work under Augmentation work at Gangrapota W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>1387/BD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
-  </si>
-[...16 lines deleted...]
-    <t>VAI ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1699,243 +1663,121 @@
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>13.5</v>
+        <v>76.95</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...18 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>555.15</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>