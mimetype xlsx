--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -916,54 +916,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.38</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,54 +977,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.94</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1095,54 +1095,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>15.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.34</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.23</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1152,54 +1152,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>9.29</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.29</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1209,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>12.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82.56</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1270,54 +1270,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>298.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>282.74</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.73</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1327,54 +1327,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P10" s="4">
         <v>2.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1502,54 +1502,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>16.13</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.27</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>51.28</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1563,54 +1563,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>0.8</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.25</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1624,90 +1624,92 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>15.09</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>15.08</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>76.95</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
@@ -1717,54 +1719,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>555.15</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>346.42</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>62.4</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>