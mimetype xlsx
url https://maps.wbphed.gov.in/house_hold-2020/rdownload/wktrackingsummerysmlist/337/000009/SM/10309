--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,113 @@
     <t>20/02/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household of Chanda, Gangrapota, Gobrapur and Kamalapur mouzas including laying of UPVC pipe with pile work under Augmentation work at Gangrapota W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>1387/BD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe for inter-connection with newly sunk Replacement Tube Wells and OHR Connection and urgent allied works in distribution system under Augmentation work at Gangrapota W/S Scheme under Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000197/2025-2026</t>
+  </si>
+  <si>
+    <t>480/Bon</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>Special repairing work in connection with Augmentation Work at Gangrapota W/S Scheme under Bongaon Block within the jurisdiction of Bongaon Sub-Division under, Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003114/2024-2025</t>
+  </si>
+  <si>
+    <t>376/Bon</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Renovation and repairing of Balance Part of Boundary wall at OHR site for Augmentation of Gangrapota Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001439/2024-2025</t>
+  </si>
+  <si>
+    <t>444/BD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>M.M.B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Load extension charges at Ph1 of Garapota water supply scheme block-Hanskhali, Dist-Nadia</t>
+  </si>
+  <si>
+    <t>BILL/04015/2025-2026</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD (BAGULA C.C.C)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1699,87 +1762,325 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>76.95</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2.34</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="4">
+        <v>13.5</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P20" s="4">
+        <v>2.73</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>574.29</v>
+      </c>
+      <c r="P21" s="8">
+        <v>346.42</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>60.32</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>