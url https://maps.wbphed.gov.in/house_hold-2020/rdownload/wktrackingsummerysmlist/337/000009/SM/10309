--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,89 +89,89 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground water based piped water supply scheme for Gangrapota to Accommodate FHTC</t>
   </si>
   <si>
     <t>SM/10309</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing &amp; Renovation of 01No. Pump House (PH-III) and allied works at Gangrapota water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002968/2021-2022</t>
+  </si>
+  <si>
+    <t>635/ BON</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>15/01/2022</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Repairing &amp; Renovation of 02Nos. Pump House and allied works at Gangrapota water supply scheme under Bongaon Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002958/2021-2022</t>
   </si>
   <si>
     <t>536/BON</t>
   </si>
   <si>
     <t>03/11/2021</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
-    <t>GHOSH CONSTRUCTION.</t>
-[...16 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Making Suitable Foundation at out side of the PUmp House of 1000ltr PV Tank at PH-I Z-II under Kurulia W/S Scheme, W/O-1036/SD-I, T.No.1132/SD-I</t>
   </si>
   <si>
     <t>ORD/000324/2021-2022</t>
   </si>
   <si>
     <t>1036/SD I</t>
   </si>
   <si>
     <t>04/05/2021</t>
   </si>
   <si>
     <t>03/06/2021</t>
   </si>
   <si>
     <t>TAMAL ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation at Gangrapota water supply scheme (2nd T/W site) under Bongaon Sub-Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000827/2022-2023</t>
@@ -251,171 +251,171 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2022-2023</t>
   </si>
   <si>
     <t>1369/BD</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2022-2023</t>
   </si>
   <si>
     <t>1675/BD</t>
   </si>
   <si>
     <t>13/06/2022</t>
   </si>
   <si>
+    <t>Construction of Approach Road at 2nd Pump House site for Augmentation of Gangrapota Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000967/2023-2024</t>
+  </si>
+  <si>
+    <t>555/Bon</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>M/S SAYAN ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Sinking of 1 (one) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Gangrapota Water Supply Scheme (H/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001170/2023-2024</t>
   </si>
   <si>
     <t>2928/BD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>B.M.ENGINEERING. &amp; CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Construction of Approach Road at 2nd Pump House site for Augmentation of Gangrapota Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at Head Work site for Augmentation of Gangrapota Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001759/2023-2024</t>
   </si>
   <si>
     <t>519/BD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>S.D. CONSTRUCTION.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Renovation and repairing of Balance Part of Boundary wall at OHR site for Augmentation of Gangrapota Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001439/2024-2025</t>
+  </si>
+  <si>
+    <t>444/BD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>M.M.B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household of Chanda, Gangrapota, Gobrapur and Kamalapur mouzas including laying of UPVC pipe with pile work under Augmentation work at Gangrapota W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>1387/BD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>25/01/2026</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE.</t>
   </si>
   <si>
+    <t>Special repairing work in connection with Augmentation Work at Gangrapota W/S Scheme under Bongaon Block within the jurisdiction of Bongaon Sub-Division under, Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003114/2024-2025</t>
+  </si>
+  <si>
+    <t>376/Bon</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>VAI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Laying of DI pipe for inter-connection with newly sunk Replacement Tube Wells and OHR Connection and urgent allied works in distribution system under Augmentation work at Gangrapota W/S Scheme under Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000197/2025-2026</t>
   </si>
   <si>
     <t>480/Bon</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>M.M.B. ENTERPRISE</t>
   </si>
   <si>
     <t>Load extension charges at Ph1 of Garapota water supply scheme block-Hanskhali, Dist-Nadia</t>
   </si>
   <si>
     <t>BILL/04015/2025-2026</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD (BAGULA C.C.C)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -976,57 +976,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.52</v>
+        <v>1.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.48</v>
+        <v>1.15</v>
       </c>
       <c r="R3" s="4">
-        <v>98.38</v>
+        <v>90.94</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1037,57 +1037,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>1.26</v>
+        <v>2.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.15</v>
+        <v>2.48</v>
       </c>
       <c r="R4" s="4">
-        <v>90.94</v>
+        <v>98.38</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1562,57 +1562,57 @@
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>16.13</v>
+        <v>0.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.27</v>
+        <v>0.79</v>
       </c>
       <c r="R13" s="4">
-        <v>51.28</v>
+        <v>99.25</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1623,57 +1623,57 @@
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>0.8</v>
+        <v>16.13</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.79</v>
+        <v>8.27</v>
       </c>
       <c r="R14" s="4">
-        <v>99.25</v>
+        <v>51.28</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1745,51 +1745,51 @@
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>76.95</v>
+        <v>13.5</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
@@ -1803,185 +1803,185 @@
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>2.34</v>
+        <v>76.95</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>0.57</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="P19" s="4">
-        <v>13.5</v>
+        <v>2.34</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>