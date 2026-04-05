--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,62 @@
     <t>15/05/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B.S.ENTERPRISE. (BASIRHAT)</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr. X 3.00mtr. size Guard room with sanitary and water supply arrangement incl. plinth protection at Head Work site at Krishnachandrapur w/s scheme, Bongaon block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000617/2025-2026</t>
   </si>
   <si>
     <t>678/Bon</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>M/S S.HAQUE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; laying of cable with allied works at P.H. No. I and II of Krishnachandrapur Ground water based W/S Scheme under EMSD-I ,PHE Dte.in 24Pgs(N).</t>
+  </si>
+  <si>
+    <t>ORD/001447/2024-2025</t>
+  </si>
+  <si>
+    <t>226/EMSD-I</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1647,87 +1659,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>4.46</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.31</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>733.87</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>