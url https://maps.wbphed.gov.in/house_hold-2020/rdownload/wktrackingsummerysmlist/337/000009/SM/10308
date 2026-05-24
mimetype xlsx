--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,68 +300,50 @@
     <t>14/03/2024</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>SAHA CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction and installation of MANIFOLD and allied works at OHR site under Augmentation work at Krishnachandrapur W/S Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000041/2025-2026</t>
   </si>
   <si>
     <t>1542/BD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B.S.ENTERPRISE. (BASIRHAT)</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S S.HAQUE &amp; CO.</t>
   </si>
   <si>
     <t>Supply delivery &amp; laying of cable with allied works at P.H. No. I and II of Krishnachandrapur Ground water based W/S Scheme under EMSD-I ,PHE Dte.in 24Pgs(N).</t>
   </si>
   <si>
     <t>ORD/001447/2024-2025</t>
   </si>
   <si>
     <t>226/EMSD-I</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -762,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -925,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.94</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -986,54 +968,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>392.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>260.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.43</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1027,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>19.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1220,54 +1202,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>52.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>24.13</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>46.27</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1281,54 +1263,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>4.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1342,54 +1324,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>32.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>86.86</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1403,54 +1385,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>17.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>17.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1525,54 +1507,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>108.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>84.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>77.83</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1606,201 +1588,140 @@
         <v>51.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>59</v>
       </c>
       <c r="P15" s="4">
-        <v>4.46</v>
+        <v>4.31</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...51 lines deleted...]
-      <c r="S16" s="4">
+      <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>729.41</v>
+      </c>
+      <c r="P16" s="8">
+        <v>440.3</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>60.36</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>