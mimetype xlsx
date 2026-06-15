--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,83 @@
     <t>ORD/000041/2025-2026</t>
   </si>
   <si>
     <t>1542/BD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B.S.ENTERPRISE. (BASIRHAT)</t>
   </si>
   <si>
     <t>Supply delivery &amp; laying of cable with allied works at P.H. No. I and II of Krishnachandrapur Ground water based W/S Scheme under EMSD-I ,PHE Dte.in 24Pgs(N).</t>
   </si>
   <si>
     <t>ORD/001447/2024-2025</t>
   </si>
   <si>
     <t>226/EMSD-I</t>
   </si>
   <si>
     <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>Pump Connection of the Replacement Tube wells and Special repairing work in connection with Augmentation Work at Krishnachandrapur W/S Scheme under Bongaon Block within the jurisdiction of Bongaon Sub-Division under, Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2025-2026</t>
+  </si>
+  <si>
+    <t>823/Bon</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr. X 3.00mtr. size Guard room with sanitary and water supply arrangement incl. plinth protection at Head Work site at Krishnachandrapur w/s scheme, Bongaon block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000617/2025-2026</t>
+  </si>
+  <si>
+    <t>678/Bon</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>25/08/2025</t>
+  </si>
+  <si>
+    <t>M/S S.HAQUE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1641,87 +1674,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P15" s="4">
         <v>4.31</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2.48</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.46</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>736.36</v>
+      </c>
+      <c r="P18" s="8">
+        <v>440.3</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>59.79</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>