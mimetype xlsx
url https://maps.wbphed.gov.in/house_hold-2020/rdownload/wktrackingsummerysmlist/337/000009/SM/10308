--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -131,264 +131,264 @@
   <si>
     <t>21/01/2022</t>
   </si>
   <si>
     <t>ACHINTA KUMAR HALDER.</t>
   </si>
   <si>
     <t>Formal work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system within command area at Krishnachandrapur Water Supply Scheme under Bongaon Sub-Division, PHE Dte.(Augmentation)</t>
   </si>
   <si>
     <t>ORD/000008/2022-2023</t>
   </si>
   <si>
     <t>1174/BD</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>18/07/2022</t>
   </si>
   <si>
     <t>SUPRITI ENTERPRISE.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000007/2022-2023</t>
+  </si>
+  <si>
+    <t>1362/BD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000016/2022-2023</t>
+  </si>
+  <si>
+    <t>1674/BD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 2 (two) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Krishnachandrapur Water Supply Scheme (H/W Site &amp; 2nd T/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001154/2023-2024</t>
+  </si>
+  <si>
+    <t>2945/BD</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>26/11/2023</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (Rep) under Krishnachandrapur W/S Scheme and Chowberia W/S Scheme District of 24 Pgs. (N)</t>
+  </si>
+  <si>
+    <t>ORD/001173/2023-2024</t>
+  </si>
+  <si>
+    <t>4801/EMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>A.G ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Repair and renovation works of R.C.C. Elevated Reservoir of 456 cum for Krishnachandrapur Water Supply Scheme under Bongaon Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001013/2022-2023</t>
   </si>
   <si>
     <t>189/BD</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>TRISHA ENTERPRISE &amp; CO.</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of Approach Road Head Work at site for Augmentation of Krishnacandrapur Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000640/2023-2024</t>
   </si>
   <si>
     <t>623/Bon</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>02/09/2023</t>
   </si>
   <si>
     <t>ROY CHOWDHURY CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 2 (two) no. 300 mm. x 200 mm. dia. 250 mtr deep Replacement Tubewell by D.R. Rig method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation of Krishnachandrapur Water Supply Scheme (H/W Site &amp; 2nd T/W Site) under Bongaon Sub-Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>JOY GURU ENTERPRISE</t>
+    <t>Formal Work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household and laying of UPVC Dedicated Main Pipe Line towards different mouza for better supply of drinking water along with pipe protection and Road Restoration work under Augmentation work at Krishnachandrapur W/S Scheme at Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002022/2023-2024</t>
+  </si>
+  <si>
+    <t>887/BD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at Head Work site for Augmentation of Krishnachandrapur Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001739/2023-2024</t>
   </si>
   <si>
     <t>535/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>ANKUSH CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Providing boundary illumination arrangement and allied works at P/H No.I (OHR Site) of Krishnachandrapur ground water based W/S scheme under EMSD-I, PHE Dte. in 24Pgs(N).</t>
   </si>
   <si>
     <t>ORD/001446/2024-2025</t>
   </si>
   <si>
     <t>225/EMSD-I</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>R.K. ENTERPRISES</t>
   </si>
   <si>
-    <t>Formal Work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household and laying of UPVC Dedicated Main Pipe Line towards different mouza for better supply of drinking water along with pipe protection and Road Restoration work under Augmentation work at Krishnachandrapur W/S Scheme at Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction and installation of MANIFOLD and allied works at OHR site under Augmentation work at Krishnachandrapur W/S Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000041/2025-2026</t>
   </si>
   <si>
     <t>1542/BD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B.S.ENTERPRISE. (BASIRHAT)</t>
   </si>
   <si>
+    <t>Construction of 3.60 mtr. X 3.00mtr. size Guard room with sanitary and water supply arrangement incl. plinth protection at Head Work site at Krishnachandrapur w/s scheme, Bongaon block within the jurisdiction of Bongaon Sub-Division, under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000617/2025-2026</t>
+  </si>
+  <si>
+    <t>678/Bon</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>M/S S.HAQUE &amp; CO.</t>
+  </si>
+  <si>
+    <t>Pump Connection of the Replacement Tube wells and Special repairing work in connection with Augmentation Work at Krishnachandrapur W/S Scheme under Bongaon Block within the jurisdiction of Bongaon Sub-Division under, Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2025-2026</t>
+  </si>
+  <si>
+    <t>823/Bon</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
     <t>Supply delivery &amp; laying of cable with allied works at P.H. No. I and II of Krishnachandrapur Ground water based W/S Scheme under EMSD-I ,PHE Dte.in 24Pgs(N).</t>
   </si>
   <si>
     <t>ORD/001447/2024-2025</t>
   </si>
   <si>
     <t>226/EMSD-I</t>
   </si>
   <si>
     <t>27/02/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>M/S S.HAQUE &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1037,194 +1037,196 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>19.03</v>
+        <v>20.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>18.97</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.71</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>20.47</v>
+        <v>20.09</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>20.09</v>
+        <v>32.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.86</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1274,76 +1276,74 @@
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.73</v>
+        <v>19.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.72</v>
+        <v>18.97</v>
       </c>
       <c r="R9" s="4">
-        <v>99.81</v>
+        <v>99.71</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1354,57 +1354,57 @@
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>32.24</v>
+        <v>4.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>28</v>
+        <v>4.72</v>
       </c>
       <c r="R10" s="4">
-        <v>86.86</v>
+        <v>99.81</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1415,182 +1415,182 @@
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>17.78</v>
+        <v>108.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>17.76</v>
+        <v>84.75</v>
       </c>
       <c r="R11" s="4">
-        <v>99.92</v>
+        <v>77.83</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>4.76</v>
+        <v>17.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>17.76</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>108.9</v>
+        <v>4.76</v>
       </c>
       <c r="Q13" s="4">
-        <v>84.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>77.83</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1621,218 +1621,218 @@
         <v>51.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>59</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>4.31</v>
+        <v>4.46</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P16" s="4">
         <v>2.48</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="P17" s="4">
-        <v>4.46</v>
+        <v>4.31</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>736.36</v>