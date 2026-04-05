--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,80 @@
     <t>691/Bon</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
     <t>Acceptance cum work order for Connection of 1 no. newly sunk Replaced Tube well with rising main by DI pipe, additional laying of pipe line with UPVC pipe due to damage of existing pipe line and allied works for Augmentation of Panchita W/S Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1903/BD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Panchita W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (PART-B).</t>
+  </si>
+  <si>
+    <t>ORD/000088/2024-2025</t>
+  </si>
+  <si>
+    <t>1769/BD</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>A.D.ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Panchita W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (PART-A).</t>
+  </si>
+  <si>
+    <t>ORD/000083/2024-2025</t>
+  </si>
+  <si>
+    <t>1768/BD</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1777,87 +1807,209 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P17" s="4">
         <v>15.49</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>24.28</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P19" s="4">
+        <v>12.13</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>569.53</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>