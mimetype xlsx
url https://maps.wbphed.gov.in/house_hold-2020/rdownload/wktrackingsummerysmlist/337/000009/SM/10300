--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,65 +315,50 @@
     <t>536/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>Health assessment of existing OHR of Panchita PWSS (180 cum) and ancillary structures, Bongaon Block conducting Non-Destructive Test and through visual observation at within the jurisdiction Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2024-2025</t>
   </si>
   <si>
     <t>691/Bon</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
-  </si>
-[...13 lines deleted...]
-    <t>03/10/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Panchita W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (PART-B).</t>
   </si>
   <si>
     <t>ORD/000088/2024-2025</t>
   </si>
   <si>
     <t>1769/BD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>A.D.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Panchita W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (PART-A).</t>
   </si>
   <si>
     <t>ORD/000083/2024-2025</t>
   </si>
@@ -792,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -951,54 +936,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>12.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>80.96</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1012,54 +997,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>393.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>386.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.19</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1073,54 +1058,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>12.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.85</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1134,54 +1119,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>15.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.85</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1195,54 +1180,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>4.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.1</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1256,54 +1241,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>0.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1490,54 +1475,54 @@
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>2.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1551,54 +1536,54 @@
       <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P13" s="4">
         <v>1.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.95</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1612,54 +1597,54 @@
       <c r="I14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P14" s="4">
         <v>0.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1734,282 +1719,223 @@
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>3.53</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>15.49</v>
+        <v>24.28</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
       <c r="P18" s="4">
-        <v>24.28</v>
+        <v>12.13</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A19" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>554.04</v>
+      </c>
+      <c r="P19" s="8">
+        <v>436.23</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>78.74</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>