--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,65 @@
     <t>ORD/000088/2024-2025</t>
   </si>
   <si>
     <t>1769/BD</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>A.D.ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Panchita W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (PART-A).</t>
   </si>
   <si>
     <t>ORD/000083/2024-2025</t>
   </si>
   <si>
     <t>1768/BD</t>
   </si>
   <si>
     <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Connection of 1 no. newly sunk Replaced Tube well with rising main by DI pipe, additional laying of pipe line with UPVC pipe due to damage of existing pipe line and allied works for Augmentation of Panchita W/S Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000080/2025-2026</t>
+  </si>
+  <si>
+    <t>1903/BD</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1855,87 +1870,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P18" s="4">
         <v>12.13</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P19" s="4">
+        <v>15.49</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>569.53</v>
+      </c>
+      <c r="P20" s="8">
+        <v>436.23</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>76.59</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>