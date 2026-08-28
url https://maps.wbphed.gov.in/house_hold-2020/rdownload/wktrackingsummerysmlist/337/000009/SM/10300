--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -134,276 +134,276 @@
   <si>
     <t>Formal Work order for Providing Functional House Hold Tap Connection (FHTC) from existing and new proposed distribution system with in command area at Panchita Water Supply Scheme under Bongaon Sub-Division, PHE Dte.(Augmentation).</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000009/2022-2023</t>
   </si>
   <si>
     <t>1209/BD</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>20/07/2022</t>
   </si>
   <si>
     <t>UMWELT ENGINEER PVT.LTD.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation at Panchita water supply scheme (2nd T/W site) under Bongaon Sub-Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000819/2022-2023</t>
+  </si>
+  <si>
+    <t>3591/BD</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied electro- mechanical works and chlorinator(in connection with Aug. work related to FHTC) at Pump House No.II under Panchita W/S Scheme District of 24 Pgs. (N) (Block- Baduria). NIET No.- 15 of EE/EMD of 2022-23 (Sl. No.- 09)</t>
   </si>
   <si>
     <t>ORD/000119/2022-2023</t>
   </si>
   <si>
     <t>6146/EMD</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>11/12/2022</t>
   </si>
   <si>
     <t>S.M. ELECTRICALS</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1(one) no. 300mm x 200 mm. dia. Tube well 250 mtr deep by D.R. method with UPVC pipe &amp; UPVC ribbed strainer for Augmentation at Panchita water supply scheme (2nd T/W site) under Bongaon Sub-Division P.H.E.Dte.</t>
-[...14 lines deleted...]
-    <t>SAHA CONSTRUCTION &amp; CO</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000006/2022-2023</t>
+  </si>
+  <si>
+    <t>1367/BD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000017/2022-2023</t>
+  </si>
+  <si>
+    <t>1672/BD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repair &amp; renovation of Pump House at 2nd T/W site for Augmentation of Panchita Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000676/2023-2024</t>
+  </si>
+  <si>
+    <t>604/Bon</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>PRABIR KUMAR MONDAL.</t>
+  </si>
+  <si>
+    <t>Urgently repairing and laying of badly damaged pipe line and FHTC connection due to construction of Gram Panchayat surface drain at Nakful area of Panchita Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000897/2023-2024</t>
+  </si>
+  <si>
+    <t>625/Bon</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
   </si>
   <si>
     <t>Renovation and repairing of Boundary wall at 2nd T/W site for Augmentation of Panchita Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000569/2023-2024</t>
   </si>
   <si>
     <t>615/Bon</t>
   </si>
   <si>
-    <t>08/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>29/08/2023</t>
   </si>
   <si>
-    <t>PRABIR KUMAR MONDAL.</t>
-[...35 lines deleted...]
-    <t>13/06/2022</t>
+    <t>Construction of Approach Road Head Work at site for Augmentation of Panchita Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000634/2023-2024</t>
+  </si>
+  <si>
+    <t>617/Bon</t>
+  </si>
+  <si>
+    <t>KAMAL HALDER.</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road at 2ndT/W site for Augmentation of Panchita Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000971/2023-2024</t>
+  </si>
+  <si>
+    <t>559/Bon</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
   </si>
   <si>
     <t>Acceptance cum work order for Repair and renovation works of 180 cum. capacity 20 mtr. staging height R.C.C. Over Head water Reservoir alongwith rising main connection with 2nd Tube well for Augmentation of Panchita Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000452/2024-2025</t>
   </si>
   <si>
     <t>3038/BD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>DEBAPRASAD MONDAL.</t>
   </si>
   <si>
-    <t>Construction of Approach Road Head Work at site for Augmentation of Panchita Water Supply Scheme within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Renovation and repairing of Boundary wall at Head Work site for Augmentation of Panchita Water Supply Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001740/2023-2024</t>
   </si>
   <si>
     <t>536/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Panchita W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (PART-A).</t>
+  </si>
+  <si>
+    <t>ORD/000083/2024-2025</t>
+  </si>
+  <si>
+    <t>1768/BD</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Panchita W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (PART-B).</t>
+  </si>
+  <si>
+    <t>ORD/000088/2024-2025</t>
+  </si>
+  <si>
+    <t>1769/BD</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>A.D.ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Health assessment of existing OHR of Panchita PWSS (180 cum) and ancillary structures, Bongaon Block conducting Non-Destructive Test and through visual observation at within the jurisdiction Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2024-2025</t>
   </si>
   <si>
     <t>691/Bon</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Providing Functional Household Tap Connection (FHTC) to the uncovered household as well as convert the mouzas into Swajal Gram including laying of UPVC pipe under Augmentation work at Panchita W/S Scheme Bongaon block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte. (PART-B).</t>
-[...28 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Connection of 1 no. newly sunk Replaced Tube well with rising main by DI pipe, additional laying of pipe line with UPVC pipe due to damage of existing pipe line and allied works for Augmentation of Panchita W/S Scheme, Bongaon Block within the jurisdiction of Bongaon Sub-Division under Barasat Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1903/BD</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>28/09/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1034,684 +1034,684 @@
         <v>393.47</v>
       </c>
       <c r="Q4" s="4">
         <v>386.33</v>
       </c>
       <c r="R4" s="4">
         <v>98.19</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>12.81</v>
+        <v>15.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.9</v>
+        <v>13.73</v>
       </c>
       <c r="R5" s="4">
-        <v>92.85</v>
+        <v>90.85</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>15.12</v>
+        <v>12.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.73</v>
+        <v>11.9</v>
       </c>
       <c r="R6" s="4">
-        <v>90.85</v>
+        <v>92.85</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.15</v>
+        <v>19.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.11</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.1</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>0.71</v>
+        <v>19.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.27</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>19.79</v>
+        <v>1.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.95</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="P11" s="4">
-        <v>15.61</v>
+        <v>4.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.1</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>2.94</v>
       </c>
       <c r="Q12" s="4">
         <v>2.93</v>
       </c>
       <c r="R12" s="4">
         <v>99.71</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P13" s="4">
-        <v>1.78</v>
+        <v>0.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.75</v>
+        <v>0.87</v>
       </c>
       <c r="R13" s="4">
-        <v>97.95</v>
+        <v>99.71</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.87</v>
+        <v>15.61</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.87</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.71</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P15" s="4">
         <v>14.25</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
@@ -1728,182 +1728,182 @@
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="P16" s="4">
-        <v>3.53</v>
+        <v>12.13</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.53</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="P17" s="4">
         <v>24.28</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>12.13</v>
+        <v>3.53</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>3.53</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1911,51 +1911,51 @@
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="P19" s="4">
         <v>15.49</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>