--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -398,51 +398,51 @@
   <si>
     <t>ORD/001532/2024-2025</t>
   </si>
   <si>
     <t>387/HSD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line and other allied works within Nityaberia water supply scheme Sandeshkhali-I Block and Surface Water Based Piped Water Supply Scheme for Hasnabad, under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001020/2024-2025</t>
   </si>
   <si>
     <t>3745/BD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
-    <t>23/09/2025</t>
+    <t>22/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>