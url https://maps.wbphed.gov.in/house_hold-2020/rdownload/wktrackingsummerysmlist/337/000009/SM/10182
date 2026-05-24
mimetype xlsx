--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -996,54 +996,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.92</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1059,54 +1059,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.29</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1122,54 +1122,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>3.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.9</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1185,54 +1185,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>1.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1248,54 +1248,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="4">
         <v>2.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1311,54 +1311,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4">
         <v>4.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1374,54 +1374,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>54.44</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>36.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>67.67</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1437,54 +1437,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>0.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1500,54 +1500,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>12.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.63</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>101.03</v>
       </c>
       <c r="S11" s="4">
         <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1561,54 +1561,54 @@
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>0.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1622,54 +1622,54 @@
         <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1921,54 +1921,54 @@
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P18" s="4">
         <v>26.77</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>24.18</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>90.29</v>
       </c>
       <c r="S18" s="4">
         <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -2106,54 +2106,54 @@
       <c r="I21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P21" s="4">
         <v>859.85</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>173.69</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>20.2</v>
       </c>
       <c r="S21" s="4">
         <v>25</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
@@ -2266,54 +2266,54 @@
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>1198.45</v>
       </c>
       <c r="P24" s="8">
-        <v>0</v>
+        <v>268.27</v>
       </c>
       <c r="Q24" s="8">
-        <v>0</v>
+        <v>22.38</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>