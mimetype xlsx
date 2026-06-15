--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -399,50 +399,74 @@
     <t>ORD/001532/2024-2025</t>
   </si>
   <si>
     <t>387/HSD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>Formal work order for Additional Laying of UPVC distribution pipe line and other allied works within Nityaberia water supply scheme Sandeshkhali-I Block and Surface Water Based Piped Water Supply Scheme for Hasnabad, under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001020/2024-2025</t>
   </si>
   <si>
     <t>3745/BD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>Restoration work on Black top surface and hard shoulder due to damage for laying of pipeline by Barasat Division, PHED along Kalinagar Sandeshkhali from Sandehkhali Inspection Bunglow (11.30KM) to Trimoni Bazar (10.90Km) and Dakshin Kalinagar(4.50Km) to Bholakhali ferry ghat (9.00Km) and along Sandeshkhali Dulduli Road from Trimoni Bazar(0.00Km) to Khulna Ferry Ghat(2.50Km) under Barasat Highway Divn No-1 in the District of North 24 Parganas</t>
+  </si>
+  <si>
+    <t>BILL/01143/2025-2026</t>
+  </si>
+  <si>
+    <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Restoration works on Black top surface and hard shoulder damaged due to laying pipe line along Sandeshkhali Inspection Bungalow to Trimoni bazar and Dakshin Kalinagar to Bholakhali Ferry Ghat and Trimoni Bazar to Khulna Ferry Ghat.</t>
+  </si>
+  <si>
+    <t>BILL/01375/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-458</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,73 +855,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="88.406982" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -2246,87 +2270,203 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P23" s="4">
         <v>163.99</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>25</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L24" s="4"/>
+      <c r="M24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P24" s="4">
+        <v>25.8</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P25" s="4">
+        <v>25.8</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1250.05</v>
+      </c>
+      <c r="P26" s="8">
+        <v>268.27</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>21.46</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>