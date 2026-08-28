--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,381 +92,381 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Sandeshkhali-I</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>NITYABARIA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/10182</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Acceptance Cum Work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Pump House No.- 1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Nityaberia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000369/2022-2023</t>
+  </si>
+  <si>
+    <t>2245/BD</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>27/08/2022</t>
+  </si>
+  <si>
+    <t>M/S K.P.PAL.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Geotechnical investigation for the construction of proposed OHR (Capacity 400 M3 ) at HW site within Nityaberia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000550/2022-2023</t>
+  </si>
+  <si>
+    <t>1380/HSD</t>
+  </si>
+  <si>
+    <t>04/08/2022</t>
+  </si>
+  <si>
+    <t>03/09/2022</t>
+  </si>
+  <si>
+    <t>RANJIT MITRA SUPPLIERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 1 No. 360.00 mtr. Deep 100 X 40 mm. dia. trial-cum-production Tube well fitted with Indian Mark - II pump with PVC pipe &amp; strainers at T/W site-1 for Nityabaria w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001039/2021-2022</t>
+  </si>
+  <si>
+    <t>25/HSD</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>19/01/2022</t>
+  </si>
+  <si>
+    <t>GOBINDA DAS.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Land development at tube well site-1 within Nityabaria w/s scheme, Sandeshkhali-I under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001025/2021-2022</t>
   </si>
   <si>
     <t>13/HSD</t>
   </si>
   <si>
-    <t>04/01/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S DATTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Sinking of 1 No. 360.00 mtr. Deep 100 X 40 mm. dia. trial-cum-production Tube well fitted with Indian Mark - II pump with PVC pipe &amp; strainers at T/W site-2 for Nityabaria w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001041/2021-2022</t>
   </si>
   <si>
     <t>27/HSD</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 1 No. 360.00 mtr. Deep 100 X 40 mm. dia. trial-cum-production Tube well fitted with Indian Mark - II pump with PVC pipe &amp; strainers at T/W site-1 for Nityabaria w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Land development at tube well site-2 within Nityabaria w/s scheme, Sandeshkhali-I under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001027/2021-2022</t>
   </si>
   <si>
     <t>15/HSD</t>
   </si>
   <si>
     <t>14/01/2022</t>
   </si>
   <si>
     <t>M/S PROGATI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional land development for connecting road at tube well site-1 (H/W site) within Nityabaria w/s scheme, Sandeshkhali-I under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000113/2022-2023</t>
   </si>
   <si>
     <t>930/HSD</t>
   </si>
   <si>
     <t>07/06/2022</t>
   </si>
   <si>
     <t>28/06/2022</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional land development at tube well site-1 (H/W site) within Nityabaria w/s scheme, Sandeshkhali-I under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000114/2022-2023</t>
   </si>
   <si>
     <t>931/HSD</t>
   </si>
   <si>
-    <t>Acceptance Cum Work order for Sinking of 2 nos. 300 mm. x 200 mm. dia. 360 mtr deep Tubewell by D.R. Rig method at Pump House No.- 1 &amp; 2 with PVC pipe &amp; strainer having 300mm dia 36 mtr. long housing pipe &amp; 200mm dia 30 mtr. long filter within Nityaberia w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of switch room cum chlorine room with sanitary and water supply arrangement including plinth protection at PH No.-1 (Size-5.40x3.60 mtr.) &amp; PH No.-2 (Size-3.60x3.00 mtr.) within Nityabaria w/s scheme, Sandeshkhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000209/2022-2023</t>
   </si>
   <si>
     <t>1889/BD</t>
   </si>
   <si>
     <t>05/07/2022</t>
   </si>
   <si>
     <t>BABUSONA CONSTRUCTION.</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (New) under Nityaberia W/S Scheme District of 24 Pgs. (N) NIET No.- 27 of EE/EMD of 2022-23 (Sl. No.- 29)</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1438/EMD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>M/S DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for "Laying of DI rising main, DI/UPVC distribution pipe line, Providing Functional Household Tap Connection &amp; Construction of 400 cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Department design, drawing &amp; specification including bored pile &amp; pile cap in connection with Nityaberia water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000721/2023-2024</t>
+  </si>
+  <si>
+    <t>2577/BD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>KINGS &amp; CO.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Protection work for protection of 2nd pump house at canal side by UC bullah pilling within Nityaberia w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000860/2023-2024</t>
   </si>
   <si>
     <t>1046/HSD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional height for construction of PH No- 2 &amp; other allied works at located canal side within Nityaberia w/s scheme, Sandeshkhali-I block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001289/2023-2024</t>
   </si>
   <si>
     <t>1411/HSD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Deposit Works, other than new service connection (GL:4704001) under AE-I Nityaberia</t>
   </si>
   <si>
     <t>BILL/01867/2023-2024</t>
   </si>
   <si>
     <t>BP-99-23-24</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New Service Connection under AE-I Nityaberia</t>
   </si>
   <si>
     <t>BILL/01864/2023-2024</t>
   </si>
   <si>
     <t>BP-98-23-24</t>
   </si>
   <si>
     <t>Deposit works, Other Than new Service Connection under AE-I Nityaberia</t>
   </si>
   <si>
     <t>BILL/01865/2023-2024</t>
   </si>
   <si>
     <t>BP-97-23-24</t>
   </si>
   <si>
     <t>BILL/01866/2023-2024</t>
   </si>
   <si>
     <t>BP-100-23-24</t>
   </si>
   <si>
-    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator (in connection with Aug. work related to FHTC) at Pump House No.I and II (New) under Nityaberia W/S Scheme District of 24 Pgs. (N) NIET No.- 27 of EE/EMD of 2022-23 (Sl. No.- 29)</t>
-[...16 lines deleted...]
-  <si>
     <t>Outdoor illumination by supplying and installing of 15 Watt Solar Street Light at P.H No.I under Nityaberia W/S Scheme, Sandeshkhali-II Block, Dist. 24 pgs (N) under Eastern Mechanical Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000438/2024-2025</t>
   </si>
   <si>
     <t>1199/EMSD-I</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>RMD TRADING</t>
   </si>
   <si>
+    <t>Formal work order for Additional Laying of UPVC distribution pipe line and other allied works within Nityaberia water supply scheme Sandeshkhali-I Block and Surface Water Based Piped Water Supply Scheme for Hasnabad, under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001020/2024-2025</t>
+  </si>
+  <si>
+    <t>3745/BD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2024-2025</t>
   </si>
   <si>
     <t>3478/BD</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for "Laying of DI rising main, DI/UPVC distribution pipe line, Providing Functional Household Tap Connection &amp; Construction of 400 cum capacity 20 mtr staging height R.C.C Over Head water Reservoir as per Department design, drawing &amp; specification including bored pile &amp; pile cap in connection with Nityaberia water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>KINGS &amp; CO.</t>
+    <t>Restoration works on Black top surface and hard shoulder damaged due to laying pipe line along Sandeshkhali Inspection Bungalow to Trimoni bazar and Dakshin Kalinagar to Bholakhali Ferry Ghat and Trimoni Bazar to Khulna Ferry Ghat.</t>
+  </si>
+  <si>
+    <t>BILL/01375/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-458</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BARASAT HIGHWAY DIVISION NO -I P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
     <t>Acceptance cum work order for 2 nos. pump connection at PH No.-1 &amp; 2 for Nityaberia water supply scheme, Sandeskhali-I block under Hasnabad Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001532/2024-2025</t>
   </si>
   <si>
     <t>387/HSD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
-    <t>Formal work order for Additional Laying of UPVC distribution pipe line and other allied works within Nityaberia water supply scheme Sandeshkhali-I Block and Surface Water Based Piped Water Supply Scheme for Hasnabad, under Hasnabad Sub-Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Restoration work on Black top surface and hard shoulder due to damage for laying of pipeline by Barasat Division, PHED along Kalinagar Sandeshkhali from Sandehkhali Inspection Bunglow (11.30KM) to Trimoni Bazar (10.90Km) and Dakshin Kalinagar(4.50Km) to Bholakhali ferry ghat (9.00Km) and along Sandeshkhali Dulduli Road from Trimoni Bazar(0.00Km) to Khulna Ferry Ghat(2.50Km) under Barasat Highway Divn No-1 in the District of North 24 Parganas</t>
   </si>
   <si>
     <t>BILL/01143/2025-2026</t>
   </si>
   <si>
     <t>08/08/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>25/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1017,1400 +1017,1400 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.93</v>
+        <v>54.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.87</v>
+        <v>36.84</v>
       </c>
       <c r="R3" s="4">
-        <v>98.92</v>
+        <v>67.67</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>0.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.58</v>
+        <v>0.73</v>
       </c>
       <c r="R4" s="4">
-        <v>82.29</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>3.14</v>
       </c>
       <c r="Q5" s="4">
         <v>2.7</v>
       </c>
       <c r="R5" s="4">
         <v>85.9</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>1.59</v>
+        <v>4.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.59</v>
+        <v>4.87</v>
       </c>
       <c r="R6" s="4">
-        <v>99.91</v>
+        <v>98.92</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.01</v>
+        <v>3.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.01</v>
+        <v>2.58</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>82.29</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>4.53</v>
+        <v>1.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.53</v>
+        <v>1.59</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>99.91</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>54.44</v>
+        <v>2.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>36.84</v>
+        <v>2.01</v>
       </c>
       <c r="R9" s="4">
-        <v>67.67</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>0.73</v>
+        <v>4.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.73</v>
+        <v>4.53</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>12.5</v>
       </c>
       <c r="Q11" s="4">
         <v>12.63</v>
       </c>
       <c r="R11" s="4">
         <v>101.03</v>
       </c>
       <c r="S11" s="4">
         <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.95</v>
+        <v>26.77</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.95</v>
+        <v>24.18</v>
       </c>
       <c r="R12" s="4">
-        <v>99.87</v>
+        <v>90.29</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>859.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.97</v>
+        <v>173.69</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>20.2</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="I14" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="P14" s="4">
-        <v>9.94</v>
+        <v>0.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="P15" s="4">
-        <v>1.91</v>
+        <v>0.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>8.95</v>
+        <v>9.94</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="P17" s="4">
-        <v>0.85</v>
+        <v>1.91</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>26.77</v>
+        <v>8.95</v>
       </c>
       <c r="Q18" s="4">
-        <v>24.18</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>90.29</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="P19" s="4">
-        <v>1.42</v>
+        <v>0.85</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="P20" s="4">
-        <v>34.89</v>
+        <v>1.42</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="P21" s="4">
-        <v>859.85</v>
+        <v>163.99</v>
       </c>
       <c r="Q21" s="4">
-        <v>173.69</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>20.2</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>25</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>0.95</v>
+        <v>34.89</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N23" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>163.99</v>
+        <v>25.8</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="I24" s="13"/>
-      <c r="J24" s="13"/>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K24" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L24" s="4"/>
+      <c r="L24" s="4" t="s">
+        <v>131</v>
+      </c>
       <c r="M24" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>132</v>
+        <v>84</v>
       </c>
       <c r="P24" s="4">
-        <v>25.8</v>
+        <v>0.95</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
+      <c r="L25" s="4"/>
       <c r="M25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="P25" s="4">
         <v>25.8</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>