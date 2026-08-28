--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -89,75 +89,75 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Drinking water sample collection &amp; testing through field test kits (FTKs) &amp; uploading charges for the same related to Water Quality monitoring &amp; Surveillance Programme Under JJM</t>
   </si>
   <si>
     <t>SM/09243</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Find transferred.</t>
+  </si>
+  <si>
+    <t>VCH/001622/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-82</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>BASIRHAT HEALTH DISTRICT.</t>
+  </si>
+  <si>
     <t>Fund Transfer.</t>
   </si>
   <si>
     <t>VCH/001623/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-86</t>
   </si>
   <si>
-    <t>13/06/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>NORTH 24 PAGRANAS.</t>
-  </si>
-[...10 lines deleted...]
-    <t>BASIRHAT HEALTH DISTRICT.</t>
   </si>
   <si>
     <t>WATER SAMPLE TESTING AND AWARENESS GENERATION CHARGES OF ASHAS' THROUGH FTK</t>
   </si>
   <si>
     <t>BILL/00845/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-330</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -714,51 +714,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>9.24</v>
+        <v>10.76</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -771,51 +771,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
-        <v>10.76</v>
+        <v>9.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -825,51 +825,51 @@
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="P5" s="4">
         <v>4.27</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>