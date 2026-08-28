--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,525 +89,525 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NORTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Barasat Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jivan Mission (JJM and Jal Swapna) under command area of Hingalganj Piped Water Supply Scheme (Zone -I), Hingalganj Block</t>
   </si>
   <si>
     <t>SM/09224</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC pipe line at different places in Hingalganj mouza within Hingalganj W/S/Scheme(Z-I).Hingalganj Block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000238/2021-2022</t>
+  </si>
+  <si>
+    <t>1462/BD</t>
+  </si>
+  <si>
+    <t>13/08/2021</t>
+  </si>
+  <si>
+    <t>28/08/2021</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA CO-OP-LABOUR CONTRACT AND CONST SOC LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional Land development at Head Work Site within Hingalganj w/s scheme (Z-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001992/2021-2022</t>
+  </si>
+  <si>
+    <t>1664/HSD</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO. (BASIRHAT).</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC/DI pipe line at different places in Mamudpur mouza within Hingalganj W/S/Scheme(Z-I). Hingalganj Block under Hasnabad Sub -Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2021-2022</t>
+  </si>
+  <si>
+    <t>1461/BD</t>
+  </si>
+  <si>
+    <t>M/S K.B.ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Supply of sluice valve i/c Construction of Sluice valve chamber and other allied works at different location within Rupmari w/s scheme (For Zone-I to III), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001183/2021-2022</t>
   </si>
   <si>
     <t>256/HSD</t>
   </si>
   <si>
     <t>07/02/2022</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>M/S PROGATI ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Supply of sluice valve i/c Construction of Sluice valve chamber and other allied works at different location within Rupmari w/s scheme (For Zone-IV to VI), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001180/2021-2022</t>
   </si>
   <si>
     <t>253/HSD</t>
   </si>
   <si>
     <t>M/S DATTA ENTERPRISE.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of boundary wall at OHR site &amp; CWR site with approach road at CWR site within Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001444/2021-2022</t>
   </si>
   <si>
     <t>528/BD</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>PRITAM MUKHOPADHYAY.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Construction of approach road with cement concrete and other allied works at PH No.- 3 within Hingalganj w/s scheme (Old), Hingalganj block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000270/2022-2023</t>
+  </si>
+  <si>
+    <t>1192/HSD</t>
+  </si>
+  <si>
+    <t>13/07/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>PRASANTA MITRA.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of DI rising main from near Sahapur more to near OHR for damaged portion due to widening &amp; strengthing of PWD road within Hingalganj w/s scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000757/2022-2023</t>
+  </si>
+  <si>
+    <t>619/HSD</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Emergent restoration of DI rising main from near culvert to near Sahapur more for damaged portion due to widening &amp; strengthing of PWD road within Hingalganj w/s scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002879/2021-2022</t>
   </si>
   <si>
     <t>588/HSD</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>TRISHA ENTERPRISE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of UPVC pipe line from Hingalganj Kalibari to Hingalganj GP office for damaged portion due to widening &amp; strengthening of PWD road within Hingalganj w/s scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002887/2021-2022</t>
   </si>
   <si>
     <t>596/HSD</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>15/04/2022</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Emergent restoration of UPVC pipe line from near Hingalganj GP office to Dakshin Hingalganj at different places (SI office, Garpara, BDO office, Sahapur) for damaged portion within Hingalganj w/s scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002891/2021-2022</t>
+  </si>
+  <si>
+    <t>600/HSD</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Emergent restoration of different dia. UPVC pipe line from near Hingalganj Kalibari to near Sahapur more for damaged portion due to widening &amp; Strengthing of PWD road within Hingalganj w/s scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002893/2021-2022</t>
   </si>
   <si>
     <t>602/HSD</t>
   </si>
   <si>
-    <t>MONDAL &amp; CO. (BASIRHAT).</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Emergent withdrawing &amp; relaying of different dia. UPVC pipe line at Hingalganj Bazar area, Hingalganj Hospital, BDO Office, Dk. Hingalganj, Garhpara, Sahapur &amp; other places for damaged portion within Hingalganj W/S Scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/002883/2021-2022</t>
   </si>
   <si>
     <t>592/HSD</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>13/04/2022</t>
   </si>
   <si>
     <t>SARKAR ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Protection works for newly laid 200mm dia. UPVC pipe line at N/H/O Susanta Ghosh at Hingalganj within Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000915/2022-2023</t>
+  </si>
+  <si>
+    <t>935/HSD</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>17/07/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Laying of 90 mm dia. UPVC pipe line from Boltala Kalupara More to near Katakhali Madrasa within Hingalganj W/S Scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000917/2022-2023</t>
+  </si>
+  <si>
+    <t>937/HSD</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Emergent restoration of concrete road for damage portion at different places due to laying of new DI/UPVC pipe line within Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000762/2022-2023</t>
   </si>
   <si>
     <t>629/HSD</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>23/04/2022</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of concrete road for damage portion at different places due to laying of new DI/UPVC pipe line within Hingalganj w/s scheme (Zone-II), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000760/2022-2023</t>
   </si>
   <si>
     <t>622/HSD</t>
   </si>
   <si>
-    <t>07/04/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S NIRMAN CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Protection works for newly laid different dia. UPVC/DI pipe line at different places in Mamudpur mouza within Hingalganj W/S/Scheme(Z-I). Hingalganj Block under Hasnabad Sub -Division P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>M/S K.B.ENTERPRISE.</t>
+    <t>Acceptance cum work order for Laying of different dia. UPVC pipe line for damage portion due to construction of concrete road at Mamudpur Purba &amp; Paschim para within Hingalganj W/S Scheme (Z-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000887/2022-2023</t>
+  </si>
+  <si>
+    <t>936/HSD</t>
+  </si>
+  <si>
+    <t>07/06/2022</t>
+  </si>
+  <si>
+    <t>17/06/2022</t>
   </si>
   <si>
     <t>Acceptance cum work order for for protection works for newly laid different dia. UPVC/DI pipe line at different. places in Mamudpur mouza for Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001137/2021-2022</t>
   </si>
   <si>
     <t>232/BD</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Protection of HDPE rising main pipe line by bamboo piling from near Krishnapada Smriti More to N/H/O Ramesh Gayen for Rejuvenation of Durgapur Baylani w/s scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001924/2021-2022</t>
+  </si>
+  <si>
+    <t>527/HSD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Repairing of Pump House No.-2 within Hingalganj w/s scheme (Old), Hingalgan block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000474/2022-2023</t>
+  </si>
+  <si>
+    <t>1399/HSD</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>RAJPATH ENGINEERS-CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>ORD/000377/2022-2023</t>
+  </si>
+  <si>
+    <t>ORD/000378/2022-2023</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for for protection works for newly laid different dia. UPVC/DI pipe line at different. places in Hingalganj mouza for Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001147/2021-2022</t>
   </si>
   <si>
     <t>235/BD</t>
   </si>
   <si>
     <t>09/02/2022</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Protection of HDPE rising main pipe line by bamboo piling from near Krishnapada Smriti More to N/H/O Ramesh Gayen for Rejuvenation of Durgapur Baylani w/s scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division, PHE Dte.</t>
-[...23 lines deleted...]
-    <t>15/10/2021</t>
+    <t>Acceptance cum work order for Emergent restoration of existing household tap connection at different places due to widening of PWD road from Boltala to Bankra Bazar in connection with retrofitting of Hingalganj w/s Scheme (Zone-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000431/2022-2023</t>
+  </si>
+  <si>
+    <t>1357/HSD</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration by laying of 90 mm dia. HDPE distribution pipe line from near Electric power house to Bankra Bazar due to widening &amp; strengthening of PWD road in connection with retrofitting of Hingalganj w/s scheme (Z-I), Hingalganj Block under Hasnabad Sub- Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2022-2023</t>
+  </si>
+  <si>
+    <t>1340/HSD</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration by laying of 160/110 mm dia. HDPE distribution pipe line from near SBI bank to Bankra Bazar due to widening &amp; strengthening of PWD road in connection with retrofitting of Hingalganj w/s scheme (Z-I), Hingalganj Block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000423/2022-2023</t>
   </si>
   <si>
     <t>1355/HSD</t>
   </si>
   <si>
-    <t>03/08/2022</t>
-[...2 lines deleted...]
-    <t>18/08/2022</t>
+    <t>Acceptance cum work order for Emergent resting of 100/150 mm dia DI pipeline by concrete block at different places within Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002876/2021-2022</t>
+  </si>
+  <si>
+    <t>584/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of different dia. DI distribution pipe line from near Bankra Bazar to near culvert for damaged portion due to widening &amp; strengthing of PWD road within Hingalganj w/s scheme (Zone-I), Hingalganj Block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002873/2021-2022</t>
+  </si>
+  <si>
+    <t>581/HSD</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in Mamudpur &amp; Hingalganj mouza including laying of UPVC/PVC pipe &amp; supply of necessary fittings within Hingalganj w/s scheme (Zone-I), Hingalganj block under Hasnabad Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001087/2021-2022</t>
+  </si>
+  <si>
+    <t>142/BD</t>
+  </si>
+  <si>
+    <t>18/01/2022</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>M/S S.S.ENTERPRISE. (SOUTH)</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration of different dia UPVC pipe line for damage portion at different places due widening of PWD road of Hingalganj w/s Scheme (Zone-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000096/2022-2023</t>
   </si>
   <si>
     <t>914/HSD</t>
   </si>
   <si>
-    <t>07/06/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>22/06/2022</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Emergent restoration of existing household tap connection at different places due to widening of PWD road from Boltala to Bankra Bazar in connection with retrofitting of Hingalganj w/s Scheme (Zone-I), Hingalganj block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>ORD/000379/2022-2023</t>
   </si>
   <si>
-    <t>936/HSD</t>
+    <t>Acceptance cum work order for Construction of boundary wall for damaged portion at PH No-2 within Hingalganj w/s scheme (Old), Hingalganj block under Hasnabad Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000477/2022-2023</t>
+  </si>
+  <si>
+    <t>1402/HSD</t>
+  </si>
+  <si>
+    <t>M/S RAJPATH CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Emergent restoration by laying of 75 mm dia. HDPE distribution pipe line from PWD road to Hingalganj Police Station, PWD road to Hingalganj BDO office &amp; BDO office to BDO quarter for damage portion in connection with retrofitting of Hingalganj w/s scheme (Z-I), Hingalganj Block under Hasnabad Sub- Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000394/2022-2023</t>
   </si>
   <si>
     <t>1333/HSD</t>
   </si>
   <si>
-    <t>02/08/2022</t>
-[...131 lines deleted...]
-    <t>M/S S.S.ENTERPRISE. (SOUTH)</t>
+    <t>Acceptance cum work order for Repairing of Pump House No.-3 &amp; 4, construction of boundary wall &amp; approach road at P.H.No.-3 &amp; other allied works within Hingalganj w/s scheme (Old), Hingalganj Block under Hasnabad Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000297/2023-2024</t>
+  </si>
+  <si>
+    <t>2112/BD</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>GOBINDA DAS.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000089/2023-2024</t>
   </si>
   <si>
     <t>1814/BD</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>GOBINDA DAS.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1156,179 +1156,179 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.46</v>
+        <v>14.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.27</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.46</v>
+        <v>4.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>19.65</v>
+        <v>16.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.15</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1339,51 +1339,51 @@
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.85</v>
+        <v>3.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1391,1983 +1391,1983 @@
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.18</v>
+        <v>3.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>4.26</v>
+        <v>19.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80.62</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>4.87</v>
+        <v>3.44</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>89.41</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>2.45</v>
+        <v>4.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.13</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>2.34</v>
+        <v>4.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>16.06</v>
+        <v>4.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P13" s="4">
-        <v>31.2</v>
+        <v>4.42</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4">
-        <v>18.36</v>
+        <v>4.26</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.26</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>4.47</v>
+        <v>4.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.87</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P16" s="4">
-        <v>4.85</v>
+        <v>2.36</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="P17" s="4">
-        <v>4.74</v>
+        <v>3.19</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P18" s="4">
-        <v>4.9</v>
+        <v>2.45</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>103</v>
+        <v>69</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="P19" s="4">
-        <v>4.64</v>
+        <v>2.34</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>38</v>
       </c>
       <c r="P20" s="4">
-        <v>3.46</v>
+        <v>3.37</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P21" s="4">
-        <v>3.19</v>
+        <v>31.2</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>31.43</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100.74</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P22" s="4">
-        <v>3.37</v>
+        <v>4.47</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>4.83</v>
+        <v>3.46</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="P24" s="4">
-        <v>3.62</v>
+        <v>3.19</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>134</v>
+        <v>93</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P25" s="4">
         <v>2.36</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>1</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P26" s="4">
-        <v>4.81</v>
+        <v>18.36</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>18.36</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>1</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>46</v>
+        <v>139</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>47</v>
+        <v>140</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P27" s="4">
-        <v>3.09</v>
+        <v>4.64</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>4.64</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>1</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P28" s="4">
-        <v>3.74</v>
+        <v>4.81</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S28" s="4">
         <v>1</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J29" s="13"/>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K29" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>151</v>
+        <v>38</v>
       </c>
       <c r="P29" s="4">
-        <v>3.44</v>
+        <v>4.74</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
-        <v>91</v>
+        <v>1</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="P30" s="4">
-        <v>4.81</v>
+        <v>3.09</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>3.06</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S30" s="4">
         <v>1</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P31" s="4">
-        <v>4.42</v>
+        <v>3.74</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>98.18</v>
       </c>
       <c r="S31" s="4">
         <v>1</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M32" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="N32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="O32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>2.36</v>
+        <v>390.88</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>350.49</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>89.67</v>
       </c>
       <c r="S32" s="4">
         <v>1</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>118</v>
+        <v>161</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>120</v>
+        <v>163</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>159</v>
+        <v>113</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P33" s="4">
-        <v>3.19</v>
+        <v>4.9</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S33" s="4">
         <v>1</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P34" s="4">
         <v>3.37</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
         <v>1</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="P35" s="4">
-        <v>14.98</v>
+        <v>3.62</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S35" s="4">
         <v>1</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>171</v>
+        <v>145</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="P36" s="4">
-        <v>390.88</v>
+        <v>4.83</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S36" s="4">
         <v>1</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>173</v>
       </c>
-      <c r="I37" s="13"/>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P37" s="4">
-        <v>30.8</v>
+        <v>9.21</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>9.05</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>98.27</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>182</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>183</v>
       </c>
       <c r="P38" s="4">
-        <v>9.21</v>
+        <v>30.8</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="7" t="s">
         <v>184</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="11"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="8"/>
       <c r="O39" s="8">
         <v>638.66</v>
       </c>
       <c r="P39" s="8">
-        <v>0</v>
+        <v>526.83</v>
       </c>
       <c r="Q39" s="8">
-        <v>0</v>
+        <v>82.49</v>
       </c>
       <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A39:N39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>