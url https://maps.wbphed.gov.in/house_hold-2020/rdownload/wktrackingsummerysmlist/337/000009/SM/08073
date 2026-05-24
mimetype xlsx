--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,101 @@
     <t>Acceptance cum work order for Emergency repairing of existing FHTC along with pipe line in connection with retrofitting work at different places of Radhanagar mouza within Chotto Sehara w/s scheme, Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000552/2024-2025</t>
   </si>
   <si>
     <t>994/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Supply and installation of 200mm dia sluice valve in distribution pipe line for smooth supply of water at different palces within Chotto Sehara water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000559/2024-2025</t>
   </si>
   <si>
     <t>1001/HSD</t>
   </si>
   <si>
     <t>Acceptance cum work order for Supply and installation of 100mm dia sluice valve in distribution pipe line for smooth supply of water at different palces within Chotto Sehara water supply scheme, Sandeshkhali-I Block under Hasnabad Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000555/2024-2025</t>
   </si>
   <si>
     <t>997/HSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent restoration of pipe line in connection with retrofitting work at different places at near Adhikary para at Choto Sehara mouza in connection with augmentation of Choto Sehara w/s scheme, Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001603/2024-2025</t>
+  </si>
+  <si>
+    <t>467/HSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>MD.SALIM GAZI.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Choto Sehara mouza in connection with augmentation of Choto Sehara w/s scheme, Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001514/2024-2025</t>
+  </si>
+  <si>
+    <t>377/HSD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA DAS.</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergent repairing of existing FHTC in connection with retrofitting work at different places at Sehara Radhanagar mouza in connection with augmentation of Choto Sehara w/s scheme, Sandeshkhali-I block under Hasnasbad Sub-Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001422/2024-2025</t>
+  </si>
+  <si>
+    <t>304/HSD</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -784,54 +835,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>31.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>14.65</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -845,54 +896,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>49.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>31.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.97</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -906,54 +957,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -967,54 +1018,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1028,54 +1079,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>0.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1089,54 +1140,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>0.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1150,101 +1201,284 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>0.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.61</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.61</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>88.25</v>
+      </c>
+      <c r="P13" s="8">
+        <v>40.75</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>46.18</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>