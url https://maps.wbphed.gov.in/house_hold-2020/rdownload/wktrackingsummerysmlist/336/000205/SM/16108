--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -137,51 +137,51 @@
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000355/2023-2024</t>
   </si>
   <si>
     <t>4491/EMD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>13/08/2023</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of distribution system, providing FHTC, construction of Arsenic cum Iron treatment plant and ancillary works for Mini Piped Water Supply Scheme (upto 100 HHs) at Jaba (Part-B) of Krishnagar-I Block under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000027/2023-2024</t>
   </si>
   <si>
     <t>567/NACD_II</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SUMIT GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -875,88 +875,88 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>28.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.63</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>51.53</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>82.54</v>
       </c>
       <c r="P6" s="8">
-        <v>14.63</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>17.72</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>