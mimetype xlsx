--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -875,88 +875,88 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>28.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>51.53</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>82.54</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>14.63</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>17.72</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>