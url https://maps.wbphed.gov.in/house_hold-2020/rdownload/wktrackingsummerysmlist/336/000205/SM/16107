--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -113,51 +113,51 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Quotation for new service connection and security deposit for Java (part- A), Krishnanagar- I</t>
   </si>
   <si>
     <t>BILL/01581/2024-2025</t>
   </si>
   <si>
     <t>BP-106-24-25</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (GROUP KRISHNAGAR ROAD STATION C.C.C)</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Sinking of Tube well, Laying of distribution system, providing FHTC, construction of Arsenic cum Iron treatment plant and ancillary works for Mini Piped Water Supply Scheme (upto 100 HHs) at Jaba (Part-A) of Krishnagar-I Block under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000369/2022-2023</t>
   </si>
   <si>
     <t>345/NACD-II</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>M/S FREEDOM CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply and Installation of single phase Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc for 10 nos Mini Piped water Supply Scheme Dharampur part-A, Dharampur part-B, Satikhali part-A , Satikhali part-B, Chak Rudranagar, Labangola, Chak Ramnagar, Jaba part-A, Jaba part-B and Jayghata for 7 nos. Mouza under Tehatta-II, Krishnagar-I and Karimpur-I Block, Augmentation to Accomodate FHTC , Dist. - Nadia.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
@@ -812,54 +812,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>29.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>23.63</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>79.2</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -909,54 +909,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>83.98</v>
       </c>
       <c r="P6" s="8">
-        <v>23.63</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>28.14</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>