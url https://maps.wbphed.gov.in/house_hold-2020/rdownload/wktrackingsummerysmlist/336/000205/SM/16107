--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -812,54 +812,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>29.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.2</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -909,54 +909,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>83.98</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>23.63</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>28.14</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>