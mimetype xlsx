--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -137,51 +137,51 @@
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of distribution system, providing FHTC, construction of Arsenic cum Iron treatment plant and ancillary works for Mini Piped Water Supply Scheme (upto 100 HHs) at Chak Ramnagar of Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000026/2023-2024</t>
   </si>
   <si>
     <t>566/NACD_II</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
-    <t>20/07/2025</t>
+    <t>18/10/2025</t>
   </si>
   <si>
     <t>BIDYUT KUMAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>