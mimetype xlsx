--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -95,108 +95,111 @@
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Tehatta-II</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme at Shatikhali (Part-B) village, Block- Tehatta-II, Nadia District, under Nadia Arsenic Civil Division-II.</t>
   </si>
   <si>
     <t>SM/16103</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of distribution system, providing FHTC, construction of Arsenic cum Iron treatment plant and ancillary works for Mini Piped Water Supply Scheme (upto 100 HHs) at Shatikhali (Part-B) of Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+    <t>Assistant Engineer -II (HQ), Nadia Arsenic Civil Divisi,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000023/2023-2024</t>
   </si>
   <si>
     <t>563/NACD-II</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>ASIT PRAMANIK</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
+    <t>Supply and Installation of single phase Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc for 10 nos Mini Piped water Supply Scheme Dharampur part-A, Dharampur part-B, Satikhali part-A , Satikhali part-B, Chak Rudranagar, Labangola, Chak Ramnagar, Jaba part-A, Jaba part-B and Jayghata for 7 nos. Mouza under Tehatta-II, Krishnagar-I and Karimpur-I Block, Augmentation to Accomodate FHTC , Dist. - Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>4491/EMD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Quotation for New service connection charges and security deposit for Satiakhali Part- B.</t>
   </si>
   <si>
     <t>BILL/02318/2024-2025</t>
   </si>
   <si>
     <t>BP-200-24-25</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (PANCHDHARA ABHAYNAGAR C.C.C)</t>
-  </si>
-[...22 lines deleted...]
-    <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -728,208 +731,210 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>29.47</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.79</v>
+        <v>54.05</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>54.05</v>
+        <v>0.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>84.3</v>
       </c>
       <c r="P6" s="8">
         <v>0</v>
       </c>
       <c r="Q6" s="8">
         <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>