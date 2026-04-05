--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -875,88 +875,88 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>30.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.76</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>65.77</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>84.19</v>
       </c>
       <c r="P6" s="8">
-        <v>19.76</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>23.47</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>