--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -92,114 +92,114 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Tehatta-II</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Mini Piped Water Supply Scheme at Shatikhali (Part-A) village, Block- Tehatta-II, Nadia District, Under Nadia Arsenic Civil Division-II.</t>
   </si>
   <si>
     <t>SM/16102</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Supply and Installation of single phase Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc for 10 nos Mini Piped water Supply Scheme Dharampur part-A, Dharampur part-B, Satikhali part-A , Satikhali part-B, Chak Rudranagar, Labangola, Chak Ramnagar, Jaba part-A, Jaba part-B and Jayghata for 7 nos. Mouza under Tehatta-II, Krishnagar-I and Karimpur-I Block, Augmentation to Accomodate FHTC , Dist. - Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>4491/EMD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Nadia Arsenic Civil Division II</t>
+  </si>
+  <si>
+    <t>Sinking of Tubewell, Laying of distribution system, providing FHTC, construction of Arsenic cum Iron treatment plant and ancillary works for Mini Piped Water Supply Scheme (upto 100 HHs) at Shatikhali (Part-A) of Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>562/NACD-II</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>25/01/2026</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Quotation for new service connection charges and security deposit for Satiakhali part- A</t>
   </si>
   <si>
     <t>BILL/02316/2024-2025</t>
   </si>
   <si>
     <t>BP-199-24-25</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.L (PANCHDHARA ABHAYNAGAR C.C.C)</t>
-  </si>
-[...49 lines deleted...]
-    <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -728,235 +728,235 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.1</v>
+        <v>54.05</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>54.05</v>
+        <v>30.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>65.77</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>30.05</v>
+        <v>0.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>84.19</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>19.76</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>23.47</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>