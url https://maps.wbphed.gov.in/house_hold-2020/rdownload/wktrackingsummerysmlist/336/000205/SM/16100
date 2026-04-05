--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -137,51 +137,51 @@
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of distribution system, providing FHTC, construction of Arsenic cum Iron treatment plant and ancillary works for Mini Piped Water Supply Scheme (upto 100 HHs) at Dharammpur (Part-A) of Tehatta-II Block under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000029/2023-2024</t>
   </si>
   <si>
     <t>583/NACD-II</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>15/08/2023</t>
+    <t>01/05/2026</t>
   </si>
   <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -807,51 +807,51 @@
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>25.74</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>79.79</v>