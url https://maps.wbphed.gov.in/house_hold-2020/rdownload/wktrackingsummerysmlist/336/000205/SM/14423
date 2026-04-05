--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -387,68 +387,50 @@
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>ARIT KUMAR PAL</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Shyamnagar Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>09/NACD-II</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>SUMIT GHOSH</t>
-  </si>
-[...16 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission from the Eastern Railways authority at 1 no. location on Ranaghat-Krishnagar &amp; Ranaghat -Shantipur Railway track under Baruihuda Piped Water Supply Scheme for Krishnagar-I Block under Nadia Arsenic Civil Division-II, PHE Dte.[Period of Work : 01-03-2025 to 28-02-2026]</t>
   </si>
   <si>
     <t>ORD/000425/2024-2025</t>
   </si>
   <si>
     <t>1189/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under BARUIHUDA W/S Scheme (Block : Krishnagar I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 12)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
@@ -879,51 +861,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1044,54 +1026,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>27.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>25.99</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>93.8</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1520,54 +1502,54 @@
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P11" s="4">
         <v>423.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>138.08</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>32.58</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1646,54 +1628,54 @@
       <c r="I13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>29.32</v>
       </c>
       <c r="Q13" s="4">
-        <v>7.43</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>25.34</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1709,54 +1691,54 @@
       <c r="I14" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>100.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>78.35</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>78.03</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -2287,251 +2269,188 @@
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P24" s="4">
-        <v>173.69</v>
+        <v>1.92</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>27</v>
+        <v>132</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>69</v>
+        <v>133</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="P25" s="4">
-        <v>1.92</v>
+        <v>19.54</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="3">
-[...26 lines deleted...]
-      <c r="J26" s="13" t="s">
+      <c r="A26" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="K26" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1111.68</v>
+      </c>
+      <c r="P26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
-    <row r="27" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>