--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,93 +215,78 @@
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>New Service Connection under AE-III Baruihuda</t>
   </si>
   <si>
     <t>BILL/01862/2023-2024</t>
   </si>
   <si>
     <t>BP-106-23-24</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>BILL/01863/2023-2024</t>
   </si>
   <si>
     <t>BP-105-23-24</t>
   </si>
   <si>
-    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 500 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Baruihuda water supply scheme of Krishnagar-I Block under Nadia Arsenic Civil Division - II P.H.E. Dte. Dist - Nadia.</t>
+    <t>Construction of 92 cum/Hour of Arsenic-Cum-Iron Removal Plant (AIRP) of Baruihuda Water Supply Scheme in Krishnagar-I block under Nadia Arsenic Civil Division-II, P.H.E. Dte., Dist. - Nadia</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000193/2024-2025</t>
+  </si>
+  <si>
+    <t>1034/NACD-II</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Baruihuda water supply scheme under Krishnanagar- I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
-  </si>
-[...37 lines deleted...]
-    <t>Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Baruihuda water supply scheme under Krishnanagar- I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia.</t>
   </si>
   <si>
     <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000139/2023-2024</t>
   </si>
   <si>
     <t>1338/NACD-II</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>JAYBRATO HALDER</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Damodarkhali PWSS (Capacity- 56 m3/hr) and ancillary works of Baruihuda W/S Scheme at Krishnagar-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
   </si>
@@ -861,51 +846,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1026,54 +1011,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>27.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.8</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1496,961 +1481,898 @@
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>423.86</v>
+        <v>239.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>239.9</v>
+        <v>29.32</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.43</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>25.34</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>29.32</v>
+        <v>100.41</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>78.35</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>78.03</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="P14" s="4">
-        <v>100.41</v>
+        <v>12.32</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4">
+        <v>295</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>12.32</v>
+        <v>0.2</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4">
+        <v>359</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="P16" s="4">
-        <v>0.2</v>
+        <v>8.98</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="P17" s="4">
         <v>8.98</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4">
-        <v>358</v>
+        <v>294</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="P18" s="4">
-        <v>8.98</v>
+        <v>0.14</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="L19" s="4">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="P19" s="4">
         <v>0.14</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="L20" s="4">
-        <v>293</v>
+        <v>360</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="P20" s="4">
-        <v>0.14</v>
+        <v>12.73</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I21" s="13"/>
-[...1 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L21" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="P21" s="4">
-        <v>12.73</v>
+        <v>11.29</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="P22" s="4">
-        <v>11.29</v>
+        <v>105.58</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P23" s="4">
-        <v>105.58</v>
+        <v>1.92</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>27</v>
+        <v>127</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>69</v>
+        <v>128</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="P24" s="4">
-        <v>1.92</v>
+        <v>19.54</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="3">
-[...29 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="A25" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="L25" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>687.82</v>
+      </c>
+      <c r="P25" s="8">
+        <v>111.77</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>16.25</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
-    <row r="26" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>