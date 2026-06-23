--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -414,50 +414,101 @@
     <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under BARUIHUDA W/S Scheme (Block : Krishnagar I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 12)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>1611/EMD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>M/S DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000014/2024-2025</t>
+  </si>
+  <si>
+    <t>38/NACD-II</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>BILL/00034/2025-2026</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 500 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Baruihuda water supply scheme of Krishnagar-I Block under Nadia Arsenic Civil Division - II P.H.E. Dte. Dist - Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000389/2022-2023</t>
+  </si>
+  <si>
+    <t>396/NACD-II</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>27/03/2028</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at KADIPUR Water Supply Scheme of capacity 55 Cu.m/hr in Krishnaganj Block &amp; CHANDERGHAT, PANINALA &amp; BARUIHUDA Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>ORD/000419/2024-2025</t>
+  </si>
+  <si>
+    <t>1147/NACD-II</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,51 +897,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2292,87 +2343,329 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P24" s="4">
         <v>19.54</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="L25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P25" s="4">
+        <v>18.48</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P26" s="4">
+        <v>1.39</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P27" s="4">
+        <v>423.86</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>138.08</v>
+      </c>
+      <c r="R27" s="4">
+        <v>32.58</v>
+      </c>
+      <c r="S27" s="4">
+        <v>45</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P28" s="4">
+        <v>173.69</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>8</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>1305.24</v>
+      </c>
+      <c r="P29" s="8">
+        <v>249.85</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>19.14</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>