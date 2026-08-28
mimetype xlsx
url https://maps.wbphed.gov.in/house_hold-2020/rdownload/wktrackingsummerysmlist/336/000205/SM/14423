--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -116,399 +116,399 @@
   <si>
     <t>Sinking of 2 nos. 300 mm X 200 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (300 mm dia 36 mtr. long housing pipe &amp; 200 mm dia 30 mtr. long strainer) at Baruihuda Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000275/2022-2023</t>
   </si>
   <si>
     <t>175/NACD-II</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
+    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 500 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Baruihuda water supply scheme of Krishnagar-I Block under Nadia Arsenic Civil Division - II P.H.E. Dte. Dist - Nadia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000389/2022-2023</t>
+  </si>
+  <si>
+    <t>396/NACD-II</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>27/03/2028</t>
+  </si>
+  <si>
+    <t>MANGES INDUSTRIAL CORPORATION.</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing Electro Mechanical Equipments and Allied Works for Arsenic Removal Plant at BARUIHUDA Piped Water Supply Scheme, Block Krishnagar-I, Dist. Nadia Under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001122/2023-2024</t>
   </si>
   <si>
     <t>4710/EMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of approch road at Head Works site of Baruihuda Water Supply Scheme in Krishnanagar-1 Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia</t>
   </si>
   <si>
     <t>ORD/000113/2023-2024</t>
   </si>
   <si>
     <t>413_1AE-I/NACD-II</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
-    <t>MANGES INDUSTRIAL CORPORATION.</t>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under BARUIHUDA W/S Scheme (Block : Krishnagar I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 12)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>1611/EMD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>M/S DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Baruihuda water supply scheme under Krishnanagar- I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000139/2023-2024</t>
+  </si>
+  <si>
+    <t>1338/NACD-II</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>JAYBRATO HALDER</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2022-2023</t>
   </si>
   <si>
     <t>375/NACD-II</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Track crossing proposal with Application ID: ER-SDAH-2023-WL-84. Payment of way leave plan &amp; survey charges</t>
+  </si>
+  <si>
+    <t>BILL/00501/2023-2024</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY</t>
+  </si>
+  <si>
+    <t>Acceptance of 17 nos. of application (STW) for obtaining permit for domestic drinking water supply purposes.</t>
+  </si>
+  <si>
+    <t>BILL/00014/2023-2024</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
+  </si>
+  <si>
+    <t>New Service Connection under AE-III Baruihuda</t>
+  </si>
+  <si>
+    <t>BILL/01862/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-106-23-24</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>BILL/01863/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-105-23-24</t>
+  </si>
+  <si>
+    <t>Track crossing proposal with Application ID: ER-SDAH-2023-WL-83. Payment of way leave plan &amp; survey charges</t>
+  </si>
+  <si>
+    <t>BILL/00500/2023-2024</t>
+  </si>
+  <si>
+    <t>Track crossing proposal with Application ID: ER-SDAH-2023-WL-82. Payment of way leave plan &amp; survey charges</t>
+  </si>
+  <si>
+    <t>BILL/00499/2023-2024</t>
+  </si>
+  <si>
     <t>APPLICATION FOR OBTAINING PERMIT FOR SINKING OF NEW WELL</t>
   </si>
   <si>
     <t>BILL/00087/2022-2023</t>
   </si>
   <si>
     <t>235/1</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
-    <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
-[...31 lines deleted...]
-  <si>
     <t>Construction of 92 cum/Hour of Arsenic-Cum-Iron Removal Plant (AIRP) of Baruihuda Water Supply Scheme in Krishnagar-I block under Nadia Arsenic Civil Division-II, P.H.E. Dte., Dist. - Nadia</t>
   </si>
   <si>
     <t>Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
   </si>
   <si>
-    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000193/2024-2025</t>
   </si>
   <si>
     <t>1034/NACD-II</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Baruihuda water supply scheme under Krishnanagar- I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia.</t>
-[...20 lines deleted...]
-    <t>JAYBRATO HALDER</t>
+    <t>Portal framed structural arrangement as well as Water supply / sanitation arrangement and left out hydraulics in the proposed sites of Baruihuda water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia</t>
+  </si>
+  <si>
+    <t>ORD/000255/2023-2024</t>
+  </si>
+  <si>
+    <t>232/NACD-II</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>06/04/2024</t>
+  </si>
+  <si>
+    <t>ARIT KUMAR PAL</t>
+  </si>
+  <si>
+    <t>Conversion of IEP to AIRP at KADIPUR Water Supply Scheme of capacity 55 Cu.m/hr in Krishnaganj Block &amp; CHANDERGHAT, PANINALA &amp; BARUIHUDA Water Supply Scheme under Nadia Arsenic Civil Division -II, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II,Assistant Engineer(Contractual), Nadia Arsenic Civil Di</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000419/2024-2025</t>
+  </si>
+  <si>
+    <t>1147/NACD-II</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Renovation of Arsenic cum Iron treatment Plant of Damodarkhali PWSS (Capacity- 56 m3/hr) and ancillary works of Baruihuda W/S Scheme at Krishnagar-I Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000328/2023-2024</t>
   </si>
   <si>
     <t>37/NACD-II</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS PVT. LTD.</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>75/NACD-II</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
-    <t>Track crossing proposal with Application ID: ER-SDAH-2023-WL-84. Payment of way leave plan &amp; survey charges</t>
-[...10 lines deleted...]
-  <si>
     <t>Track crossing proposal with Application ID: ER-SDAH-2023-WL-83 payment of Wayleave Facility charge.</t>
   </si>
   <si>
     <t>BILL/00580/2023-2024</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>Track crossing proposal with Application ID: ER-SDAH-2023-WL-82 payment of Wayleave Facility charge.</t>
   </si>
   <si>
     <t>BILL/00578/2023-2024</t>
   </si>
   <si>
-    <t>Track crossing proposal with Application ID: ER-SDAH-2023-WL-83. Payment of way leave plan &amp; survey charges</t>
-[...10 lines deleted...]
-  <si>
     <t>Track crossing proposal with Application ID: ER-SDAH-2023-WL-84 payment of Wayleave Facility charge.</t>
   </si>
   <si>
     <t>BILL/00579/2023-2024</t>
   </si>
   <si>
-    <t>Portal framed structural arrangement as well as Water supply / sanitation arrangement and left out hydraulics in the proposed sites of Baruihuda water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Shyamnagar Piped Water Supply Scheme in Krishnaganj Block under Nadia Arsenic Civil Division-II,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>09/NACD-II</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>SUMIT GHOSH</t>
   </si>
   <si>
     <t>Supply of documents for way leave permission from the Eastern Railways authority at 1 no. location on Ranaghat-Krishnagar &amp; Ranaghat -Shantipur Railway track under Baruihuda Piped Water Supply Scheme for Krishnagar-I Block under Nadia Arsenic Civil Division-II, PHE Dte.[Period of Work : 01-03-2025 to 28-02-2026]</t>
   </si>
   <si>
     <t>ORD/000425/2024-2025</t>
   </si>
   <si>
     <t>1189/AE-I/NACD-II</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>SUMAN CHAKRABORTY</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under BARUIHUDA W/S Scheme (Block : Krishnagar I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 12)</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000014/2024-2025</t>
   </si>
   <si>
     <t>38/NACD-II</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>BILL/00034/2025-2026</t>
   </si>
   <si>
     <t>23/04/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1086,1542 +1086,1542 @@
       <c r="Q3" s="4">
         <v>25.99</v>
       </c>
       <c r="R3" s="4">
         <v>93.8</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>53.06</v>
+        <v>423.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>138.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>32.58</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>0.98</v>
+        <v>53.06</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>44.86</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>0.02</v>
+        <v>19.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>64</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>0.04</v>
+        <v>29.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.43</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25.34</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>4.75</v>
+        <v>44.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>75</v>
+      </c>
+      <c r="L10" s="4">
+        <v>295</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>4.95</v>
+        <v>0.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>79</v>
+      </c>
+      <c r="L11" s="4">
+        <v>23</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>239.9</v>
+        <v>0.04</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>29.32</v>
+        <v>4.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>7.43</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>25.34</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>100.41</v>
+        <v>4.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>78.35</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>78.03</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
-        <v>91</v>
+      <c r="L14" s="4">
+        <v>294</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>12.32</v>
+        <v>0.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="P15" s="4">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="P16" s="4">
-        <v>8.98</v>
+        <v>0.02</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L17" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>8.98</v>
+        <v>239.9</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>104</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>0.14</v>
+        <v>11.29</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>112</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>113</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>0.14</v>
+        <v>173.69</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>118</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>112</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>12.73</v>
+        <v>100.41</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>78.35</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>78.03</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="J21" s="13" t="s">
         <v>69</v>
       </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="P21" s="4">
-        <v>11.29</v>
+        <v>12.32</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>128</v>
+      </c>
+      <c r="L22" s="4">
+        <v>359</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="P22" s="4">
-        <v>105.58</v>
+        <v>8.98</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>131</v>
+      </c>
+      <c r="L23" s="4">
+        <v>358</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="P23" s="4">
-        <v>1.92</v>
+        <v>8.98</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" s="4">
+        <v>360</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>77</v>
       </c>
       <c r="P24" s="4">
-        <v>19.54</v>
+        <v>12.73</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>134</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>112</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>51</v>
+        <v>139</v>
       </c>
       <c r="P25" s="4">
-        <v>18.48</v>
+        <v>105.58</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>140</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="L26" s="4"/>
+        <v>141</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>142</v>
+      </c>
       <c r="M26" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>33</v>
+        <v>145</v>
       </c>
       <c r="P26" s="4">
-        <v>1.39</v>
+        <v>1.92</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="J27" s="13" t="s">
         <v>69</v>
       </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="P27" s="4">
-        <v>423.86</v>
+        <v>18.48</v>
       </c>
       <c r="Q27" s="4">
-        <v>138.08</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>32.58</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="L28" s="4"/>
       <c r="M28" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="P28" s="4">
-        <v>173.69</v>
+        <v>1.39</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>151</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>1305.24</v>