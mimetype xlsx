--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -372,65 +372,50 @@
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>77/NACD-II</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Betberia W/S Scheme &amp; Hridaypur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>748_NACD-II</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
-  </si>
-[...13 lines deleted...]
-    <t>17/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,70 +804,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1043,54 +1028,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>21.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.98</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>97.75</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1232,54 +1217,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>4.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1590,54 +1575,54 @@
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>591.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>134.67</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>22.77</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>26</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1840,54 +1825,54 @@
       <c r="I17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>4.77</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -1976,150 +1961,87 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
         <v>18.22</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...26 lines deleted...]
-      <c r="J20" s="13" t="s">
+      <c r="A20" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="K20" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1034.58</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>