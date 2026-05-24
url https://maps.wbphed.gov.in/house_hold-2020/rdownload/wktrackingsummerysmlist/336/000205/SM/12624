--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1028,54 +1028,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>21.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.75</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1217,54 +1217,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>4.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1575,54 +1575,54 @@
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>591.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>134.67</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>22.77</v>
       </c>
       <c r="S13" s="4">
         <v>26</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1825,54 +1825,54 @@
       <c r="I17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>4.77</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -1981,54 +1981,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>1034.58</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>165.2</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>15.97</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>