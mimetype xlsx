--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -372,50 +372,71 @@
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>77/NACD-II</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection including laying of pipeline at Betberia W/S Scheme &amp; Hridaypur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>748_NACD-II</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>BILL/00008/2025-2026</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000417/2024-2025</t>
+  </si>
+  <si>
+    <t>1150/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,70 +825,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1961,87 +1982,207 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
         <v>18.22</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P20" s="4">
+        <v>1.12</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P21" s="4">
+        <v>4.77</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1040.47</v>
+      </c>
+      <c r="P22" s="8">
+        <v>165.2</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>15.88</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>