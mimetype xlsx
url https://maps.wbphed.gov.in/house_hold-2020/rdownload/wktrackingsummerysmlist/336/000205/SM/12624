--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,122 +92,140 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Chapra</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>HRIDAYPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/12624</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 2 nos. 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Hridaypur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000279/2022-2023</t>
+  </si>
+  <si>
+    <t>1134/NACD-II</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>15/01/2023</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2022-2023</t>
   </si>
   <si>
     <t>1085/NACD-II</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 2 nos. 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Hridaypur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer and Automatic Chlorinator in connection with Aug. work related to FHTC at Pump House No.I &amp; II under HRIDAYPUR W/S Scheme (Block : Tehatta I) Dist.- Nadia. NIET No.- 39 of EE/EMD of 2022-23 (Sl. No.- 11)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000031/2023-2024</t>
   </si>
   <si>
     <t>1610/EMD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>SARKAR ELECTRICAL</t>
   </si>
   <si>
+    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 01 (One) No of 400 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Hridaypur Water Supply Scheme and other necessary allied works in this connection of Chapra Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000002/2023-2024</t>
+  </si>
+  <si>
+    <t>466/NACD-II</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>20/04/2024</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
     <t>Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P in the proposed sites of Hridaypur water supply scheme under Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte. Nadia</t>
   </si>
   <si>
-    <t>Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000144/2023-2024</t>
   </si>
   <si>
     <t>1396/NACD-II</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>PAPAN ROY</t>
   </si>
   <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Chapra Block of Nadia District through Jadavpur University. (Name of PWSS Hridaypur)</t>
   </si>
   <si>
     <t>ORD/000085/2023-2024</t>
   </si>
   <si>
     <t>892/NACD-II</t>
   </si>
   <si>
     <t>21/08/2023</t>
@@ -254,68 +272,50 @@
   <si>
     <t>APPLICATION FOR OBTAINING PERMIT FOR SINKING OF NEW WELL</t>
   </si>
   <si>
     <t>BILL/00088/2022-2023</t>
   </si>
   <si>
     <t>235/3</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
   </si>
   <si>
     <t>Acceptance of 17 nos. of application (STW) for obtaining permit for domestic drinking water supply purposes.</t>
   </si>
   <si>
     <t>BILL/00015/2023-2024</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
-    <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 01 (One) No of 400 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Hridaypur Water Supply Scheme and other necessary allied works in this connection of Chapra Block under Nadia Arsenic Civil Division-II P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 73 cum/Hour capacity for Hridaypur Water Supply Scheme within Chapra block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000168/2024-2025</t>
   </si>
   <si>
     <t>1052/NACD-II</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKETTREXIM PVT LTD.)</t>
   </si>
   <si>
     <t>Portal framed structural arrangement as well as Water supply/Sanitation arrangement and left out hydraulics in the proposed sites of Hridaypur Water Supply Scheme in Chapra Block under Nadia Arsenic Civil Division-II, PHE Dte. Nadia.</t>
   </si>
   <si>
     <t>ORD/000326/2023-2024</t>
   </si>
   <si>
     <t>431/NACD-II</t>
@@ -326,117 +326,117 @@
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>BIPLAB BHOWMICK</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical Equipments and Allied Works for Arsenic Removal Plant at HRIDAYPUR Piped Water Supply Scheme, Block_ Krishnagar-I, Dist. Nadia Under EMD, PHE Dte. WBPHED/EE/EMD/NIeT-37 of 2023-24 (Sl. No.19)</t>
   </si>
   <si>
     <t>ORD/003197/2023-2024</t>
   </si>
   <si>
     <t>946/EMD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Betberia W/S Scheme &amp; Hridaypur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000135/2024-2025</t>
+  </si>
+  <si>
+    <t>748_NACD-II</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>SAFTI PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in Hridaypur Piped Water Supply Scheme and other schemes in different Blocks in the District of Nadia under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1, Nadia Arsenic Civil Division-II,Junior Engineer 2, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000165/2024-2025</t>
   </si>
   <si>
     <t>873/AE-I/NACD-II</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>77/NACD-II</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
-    <t>Providing Functional House Hold Tap Connection including laying of pipeline at Betberia W/S Scheme &amp; Hridaypur W/S Scheme in Chapra Block under Nadia Arsenic Civil Division-II, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>SAFTI PRIVATE LIMITED</t>
+    <t>Junior Engineer 1, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000417/2024-2025</t>
+  </si>
+  <si>
+    <t>1150/AE-I/NACD-II</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>BILL/00008/2025-2026</t>
   </si>
   <si>
     <t>17/04/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -965,141 +965,141 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.69</v>
+        <v>21.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.75</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>21.46</v>
+        <v>26.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.98</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>97.75</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
@@ -1151,535 +1151,535 @@
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>25.75</v>
+        <v>591.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>134.67</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>22.77</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.78</v>
+        <v>25.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>17.35</v>
+        <v>4.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>0.17</v>
+        <v>17.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>10.64</v>
+        <v>0.17</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.02</v>
+        <v>10.64</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4">
+        <v>23</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>591.46</v>
+        <v>0.04</v>
       </c>
       <c r="Q13" s="4">
-        <v>134.67</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>22.77</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>212.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
@@ -1698,51 +1698,51 @@
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>11.31</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
@@ -1822,323 +1822,323 @@
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>4.77</v>
+        <v>18.22</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>111</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>17.35</v>
+        <v>4.77</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>38</v>
       </c>
       <c r="P19" s="4">
-        <v>18.22</v>
+        <v>17.35</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>110</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>120</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="L20" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>122</v>
+      </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>38</v>
+        <v>116</v>
       </c>
       <c r="P20" s="4">
-        <v>1.12</v>
+        <v>4.77</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>110</v>
+        <v>33</v>
       </c>
       <c r="P21" s="4">
-        <v>4.77</v>
+        <v>1.12</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>1040.47</v>