--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -1152,54 +1152,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>21.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>20.09</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>93.63</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1211,54 +1211,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>4.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1693,54 +1693,54 @@
       <c r="I15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P15" s="4">
         <v>11.38</v>
       </c>
       <c r="Q15" s="4">
-        <v>11.32</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.46</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1979,54 +1979,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>540.7</v>
       </c>
       <c r="P20" s="8">
-        <v>36.19</v>
+        <v>0</v>
       </c>
       <c r="Q20" s="8">
-        <v>6.69</v>
+        <v>0</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>