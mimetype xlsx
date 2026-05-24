--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -341,81 +341,84 @@
   <si>
     <t>MANISHIKA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order "Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Jayrampur water supply scheme under Karimpur-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia."</t>
   </si>
   <si>
     <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
   </si>
   <si>
     <t>ORD/000333/2023-2024</t>
   </si>
   <si>
     <t>409/NACD-II</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>JAYBRATO HALDER</t>
   </si>
   <si>
-    <t>Acceptance cum work order "Conversion of IEP to AIRP at Joyghata Water Supply Scheme of capacity 64 Cu.m/hr under Krishnaganj Block &amp; Jayrampur water Supply Scheme under Karimpur-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
-[...16 lines deleted...]
-  <si>
     <t>Incorporation of the system of adsorption by Inorganic sustances for multivalent metalloid expulsion for improving potability in coordination with IS 10500 With latest edition at Jayrampur Piped Water Supply Scheme in Karimpur-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000375/2024-2025</t>
   </si>
   <si>
     <t>1650/NACD-II</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Joyrampur ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>1310/EMD</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1152,54 +1155,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>21.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.63</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1211,54 +1214,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>4.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1693,54 +1696,54 @@
       <c r="I15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P15" s="4">
         <v>11.38</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>11.32</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1861,172 +1864,172 @@
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="P18" s="4">
-        <v>202.08</v>
+        <v>20.92</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J19" s="13" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>20.92</v>
+        <v>21.74</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
-        <v>540.7</v>
+        <v>360.36</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>36.19</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>