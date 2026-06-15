--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -375,50 +375,101 @@
     <t>27/12/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Joyrampur ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000018/2024-2025</t>
   </si>
   <si>
     <t>1310/EMD</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>SANKAR PRASAD DUTTA &amp; CO</t>
+  </si>
+  <si>
+    <t>RTOR000013/2024-2025</t>
+  </si>
+  <si>
+    <t>36/NACD-II</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>BILL/00007/2025-2026</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Joyghata Water Supply Scheme of capacity 64 Cu.m/hr under Krishnaganj Block &amp; Jayrampur water Supply Scheme under Karimpur-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>140/NACD-II</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Modification of existing chlorination system to Two tank (Loft and dosing) chlorination system for effective and prolonged dosing in Karimpur Jalangi Zone-6 part B PWSS, PH-I &amp; Joyrampur PWSS PH-I under Karimpur-I Block under EMSD-III, PHE Dte., Dist.-Nadia.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2025-2026</t>
+  </si>
+  <si>
+    <t>841/EMSD-III</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>27/07/2025</t>
+  </si>
+  <si>
+    <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1962,87 +2013,329 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P19" s="4">
         <v>21.74</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="L20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P20" s="4">
+        <v>3.08</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P21" s="4">
+        <v>1.08</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P22" s="4">
+        <v>202.08</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>80</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.71</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>567.31</v>
+      </c>
+      <c r="P24" s="8">
+        <v>36.19</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>6.38</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>