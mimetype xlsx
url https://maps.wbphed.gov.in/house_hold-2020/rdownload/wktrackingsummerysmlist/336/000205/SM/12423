--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,384 +92,351 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Karimpur-I</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
     <t>JAYRAMPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/12423</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 2 nos. 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Jayrampur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000280/2022-2023</t>
+  </si>
+  <si>
+    <t>1135/NACD-II</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>15/01/2023</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELLS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2022-2023</t>
   </si>
   <si>
     <t>1086/NACD-II</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Soil Investigation for Construction of 01 (One) No of Overhead Reservoir, Construction of 01 (One) No of 100 Cum capacity 20 mtr staging height R.C.C. Over Head Water Reservoir as per Departmental design, Drawing, and specification including bored pile &amp; pile cap, Laying of Distribution system including providing Functional House Hold Tap Connection (FHTC) and Laying of Rising Main and other necessary allied works at Jayrampur PWSS of Karimpur-I Block under Nadia Arsenic Civil Division - II P.H.E. Dte. Dist - Nadia.</t>
   </si>
   <si>
-    <t>Assistant Engineer -II, Nadia Arsenic Civil Division-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000391/2022-2023</t>
   </si>
   <si>
     <t>400/NACD-II</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>M/S. R.M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of approch road at Head Works site of Jayrampur Water Supply Scheme in Karimpur-I Block under Nadia Arsenic Civil Division-II P.H.E Dte. Dist.-Nadia</t>
   </si>
   <si>
     <t>Assistant Engineer -I (HQ), Nadia Arsenic Civil Divisio</t>
   </si>
   <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>409/AE-I/NACD-II</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>BASUDEB SAHA</t>
   </si>
   <si>
-    <t>Sinking of 2 nos. 250 mm X 150 mm dia, 180 mtr deep Tube Well by Direct Rotary Method at Head Work site and 2nd Tube Well site with UPVC pipe (CD) &amp; strainer, (250 mm dia 36 mtr. long housing pipe &amp; 150 mm dia 30 mtr. long strainer) at Jayrampur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
-[...14 lines deleted...]
-    <t>JOY HIND TUBEWELLS</t>
+    <t>Portal framed structural arrangement as well as Water supply / sanitation arrangement and left out hydraulics in the proposed sites of Jayrampur water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000133/2023-2024</t>
+  </si>
+  <si>
+    <t>1251/NACD-II</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
   </si>
   <si>
     <t>Rendering consultancy services for Geotechnical Investigation and Report preparation of site locations under Karimpur-I Block of Nadia District through Jadavpur University. (Name of PWSS Jayrampur)</t>
   </si>
   <si>
     <t>ORD/000163/2023-2024</t>
   </si>
   <si>
     <t>1289/NACD-II</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>RTOR000033/2022-2023</t>
   </si>
   <si>
     <t>381/NACD-II</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>New Service connection at PH-I under Jayrampur W/S scheme.</t>
+  </si>
+  <si>
+    <t>BILL/02376/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-138-23-24</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>APPLICATION FOR OBTAINING PERMIT FOR SINKING OF NEW WELL</t>
+  </si>
+  <si>
+    <t>BILL/00091/2022-2023</t>
+  </si>
+  <si>
+    <t>235/6</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
+  </si>
+  <si>
+    <t>New Service connection at PH-II under Jayrampur W/S scheme.</t>
+  </si>
+  <si>
+    <t>BILL/02378/2023-2024</t>
+  </si>
+  <si>
     <t>Acceptance of 17 nos. of application (STW) for obtaining permit for domestic drinking water supply purposes.</t>
   </si>
   <si>
     <t>BILL/00018/2023-2024</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
-    <t>GEOLOGIST GEOLOGICAL SUB-DIVN NO-III/A STATE WATER INVESTIGATION &amp; DEVELOPMENT DTE.</t>
-[...37 lines deleted...]
-  <si>
     <t>Supply, delivery, installation and commissioning of electro-mechanical accessories in connection with installation of Clear Water Pumping machinery in JAYRAMPUR PWSS, Block_ KARIMPUR-I, District- Nadia. Under EMD PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/002822/2023-2024</t>
   </si>
   <si>
     <t>812/EMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>STANDARD ENGINEERING</t>
   </si>
   <si>
+    <t>Acceptance cum work order "Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Jayrampur water supply scheme under Karimpur-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia."</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II,Junior Engineer 4, Nadia Arsenic Civil Division-II</t>
+  </si>
+  <si>
+    <t>ORD/000333/2023-2024</t>
+  </si>
+  <si>
+    <t>409/NACD-II</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>04/09/2025</t>
+  </si>
+  <si>
+    <t>JAYBRATO HALDER</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order "Conversion of IEP to AIRP at Joyghata Water Supply Scheme of capacity 64 Cu.m/hr under Krishnaganj Block &amp; Jayrampur water Supply Scheme under Karimpur-I Block under Nadia Arsenic Civil Division -II, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>140/NACD-II</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order "Construction of 25 m3/hr capacity IEP at Jayrampur PWSS in Karimpur-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte."</t>
   </si>
   <si>
-    <t>Junior Engineer 3 ,Nadia Arsenic Civil Division-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000331/2023-2024</t>
   </si>
   <si>
     <t>313/NACD-II</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>HYDROTECH ASSOCIATES</t>
   </si>
   <si>
-    <t>Portal framed structural arrangement as well as Water supply / sanitation arrangement and left out hydraulics in the proposed sites of Jayrampur water supply scheme under Nadia Arsenic Civil Division-II ,PHE Dte. Dist- Nadia.</t>
-[...11 lines deleted...]
-    <t>23/12/2023</t>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Joyrampur ground water based water supply scheme under Block_ Karimpur-I Dist. - Nadia under EMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>1310/EMD</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO</t>
   </si>
   <si>
     <t>Sinking of Tube Well at H/W site of 300 mm X 200 mm dia, 150 mtr deep by Direct Rotary Method with UPVC pipe (CD) &amp; Fibre Glass Strainer, ( 300 mm dia 36 mtr. long housing pipe &amp; 200 mm dia 30 mtr. long strainer) at Thanapara Zone-II &amp; Jayrampur Water Supply Scheme under Nadia Arsenic Civil Division-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000408/2024-2025</t>
   </si>
   <si>
     <t>149/NACD-II</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>MANISHIKA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum work order "Securitization arrangement by composite RCC Masonry structures without harming the T &amp; P In the proposed sites of Jayrampur water supply scheme under Karimpur-I Block under Nadia Arsenic Civil Division-II,P.H.E. Dte. Nadia."</t>
-[...55 lines deleted...]
-  <si>
     <t>RTOR000013/2024-2025</t>
   </si>
   <si>
     <t>36/NACD-II</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>BILL/00007/2025-2026</t>
   </si>
   <si>
     <t>17/04/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98.97583" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -998,1344 +965,1218 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.04</v>
+        <v>21.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.63</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>173.44</v>
+        <v>16.04</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.97</v>
+        <v>173.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>21.46</v>
+        <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>20.09</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>93.63</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>4.78</v>
+        <v>11.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.78</v>
+        <v>11.32</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>99.46</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>5.57</v>
+        <v>4.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>0.02</v>
+        <v>5.57</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>10.52</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>0.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
         <v>0.08</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="L13" s="4">
+        <v>23</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>9.68</v>
+        <v>0.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>18.68</v>
+        <v>9.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>11.38</v>
+        <v>33.53</v>
       </c>
       <c r="Q15" s="4">
-        <v>11.32</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.46</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>11.56</v>
+        <v>202.08</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>33.53</v>
+        <v>18.68</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="P18" s="4">
-        <v>20.92</v>
+        <v>21.74</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>21.74</v>
+        <v>11.56</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P20" s="4">
         <v>3.08</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P21" s="4">
         <v>1.08</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="3">
-[...29 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="A22" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>545.68</v>
+      </c>
+      <c r="P22" s="8">
+        <v>36.19</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>6.63</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>